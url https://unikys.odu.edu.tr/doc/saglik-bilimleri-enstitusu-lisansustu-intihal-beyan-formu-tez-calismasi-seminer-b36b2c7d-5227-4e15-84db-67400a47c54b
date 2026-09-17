--- v0 (2025-12-19)
+++ v1 (2026-09-17)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2B9C0B43" w14:textId="3DD0A969" w:rsidR="006321DF" w:rsidRPr="008C57E7" w:rsidRDefault="00C21C13" w:rsidP="00746C23">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA23B7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009A02AA" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -142,577 +142,631 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="4095"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C16054" w:rsidRPr="00BA23B7" w14:paraId="6EF0682C" w14:textId="77777777" w:rsidTr="00C16054">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7319954A" w14:textId="7BEF2F0A" w:rsidR="00C16054" w:rsidRPr="00C16054" w:rsidRDefault="00C16054" w:rsidP="00E446DE">
+          <w:p w14:paraId="7319954A" w14:textId="132153BB" w:rsidR="00C16054" w:rsidRPr="00C16054" w:rsidRDefault="00C16054" w:rsidP="00E446DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C16054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Anabilim Dalı</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008B33A1">
+              <w:t>Anabilim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C16054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>:</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C16054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+              <w:t>Dalı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="37811ADD" w14:textId="77777777" w:rsidR="00C16054" w:rsidRPr="00BA23B7" w:rsidRDefault="00C16054" w:rsidP="00E446DE">
+          <w:p w14:paraId="37811ADD" w14:textId="77777777" w:rsidR="00C16054" w:rsidRPr="0064091E" w:rsidRDefault="00C16054" w:rsidP="00E446DE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial TUR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B33A1" w:rsidRPr="00BA23B7" w14:paraId="2CBA762F" w14:textId="77777777" w:rsidTr="00C16054">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="451B867C" w14:textId="17283112" w:rsidR="008B33A1" w:rsidRPr="00C16054" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
+          <w:p w14:paraId="451B867C" w14:textId="284C277D" w:rsidR="008B33A1" w:rsidRPr="00C16054" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C16054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Program</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ı</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C16054">
-[...12 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C031146" w14:textId="77777777" w:rsidR="008B33A1" w:rsidRPr="00BA23B7" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
+          <w:p w14:paraId="4C031146" w14:textId="77777777" w:rsidR="008B33A1" w:rsidRPr="0064091E" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial TUR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B33A1" w:rsidRPr="00BA23B7" w14:paraId="4508DE3A" w14:textId="77777777" w:rsidTr="00C16054">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="252BB957" w14:textId="24798B12" w:rsidR="008B33A1" w:rsidRPr="00C16054" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
+          <w:p w14:paraId="252BB957" w14:textId="0C93BC5B" w:rsidR="008B33A1" w:rsidRPr="00C16054" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C16054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Adı, Soyadı:</w:t>
-            </w:r>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C16054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C16054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1971FD23" w14:textId="77777777" w:rsidR="008B33A1" w:rsidRPr="00BA23B7" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
+          <w:p w14:paraId="1971FD23" w14:textId="77777777" w:rsidR="008B33A1" w:rsidRPr="0064091E" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial TUR"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B33A1" w:rsidRPr="00BA23B7" w14:paraId="6DFE758E" w14:textId="77777777" w:rsidTr="00C16054">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5B6C7A78" w14:textId="099E40CA" w:rsidR="008B33A1" w:rsidRPr="00C16054" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
+          <w:p w14:paraId="5B6C7A78" w14:textId="1AADAFA6" w:rsidR="008B33A1" w:rsidRPr="00C16054" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C16054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Öğrenci Numarası</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Öğrenci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C16054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>:</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C16054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Numarası</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA32CE6" w14:textId="044E93F6" w:rsidR="008B33A1" w:rsidRPr="00BA23B7" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
+          <w:p w14:paraId="6BA32CE6" w14:textId="044E93F6" w:rsidR="008B33A1" w:rsidRPr="0064091E" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B33A1" w:rsidRPr="00BA23B7" w14:paraId="541AF5D4" w14:textId="77777777" w:rsidTr="00C16054">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="524F04EF" w14:textId="77777777" w:rsidR="008B33A1" w:rsidRPr="00C16054" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
+          <w:p w14:paraId="524F04EF" w14:textId="4C81B24E" w:rsidR="008B33A1" w:rsidRPr="00C16054" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C16054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Öğretim Yılı: </w:t>
-            </w:r>
+              <w:t>Öğretim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C16054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C16054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Yılı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7D142C" w14:textId="77777777" w:rsidR="008B33A1" w:rsidRPr="008C57E7" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
+          <w:p w14:paraId="3C7D142C" w14:textId="77777777" w:rsidR="008B33A1" w:rsidRPr="0064091E" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="257BC38A" w14:textId="13210F3D" w:rsidR="008B33A1" w:rsidRPr="008C57E7" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
+          <w:p w14:paraId="257BC38A" w14:textId="13210F3D" w:rsidR="008B33A1" w:rsidRPr="0064091E" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">202__ / 202__      </w:t>
-[...13 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve">202__ / 202__                        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Onay1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Güz</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Güz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="180939A9" w14:textId="77777777" w:rsidR="008B33A1" w:rsidRPr="008C57E7" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
+          <w:p w14:paraId="180939A9" w14:textId="77777777" w:rsidR="008B33A1" w:rsidRPr="0064091E" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34F5C889" w14:textId="77777777" w:rsidR="008B33A1" w:rsidRPr="008C57E7" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
+          <w:p w14:paraId="34F5C889" w14:textId="77777777" w:rsidR="008B33A1" w:rsidRPr="0064091E" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Onay2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="008C57E7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0064091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bahar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B33A1" w:rsidRPr="00BA23B7" w14:paraId="6909601B" w14:textId="77777777" w:rsidTr="00C16054">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8480C6" w14:textId="408AECEC" w:rsidR="008B33A1" w:rsidRPr="00C16054" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
+          <w:p w14:paraId="1A8480C6" w14:textId="26A243C3" w:rsidR="008B33A1" w:rsidRPr="00C16054" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Tez Konusu</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Tez </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C16054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>:</w:t>
-            </w:r>
+              <w:t>Konusu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="684CE566" w14:textId="77777777" w:rsidR="008B33A1" w:rsidRPr="00BA23B7" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B33A1" w:rsidRPr="00BA23B7" w14:paraId="16DA1D40" w14:textId="77777777" w:rsidTr="00C16054">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0E162FEA" w14:textId="2CB003AF" w:rsidR="008B33A1" w:rsidRPr="00C16054" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
+          <w:p w14:paraId="0E162FEA" w14:textId="3A0E591F" w:rsidR="008B33A1" w:rsidRPr="00C16054" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C16054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Seminer Konusu</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Seminer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C16054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>:</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C16054">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Konusu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0438EC9E" w14:textId="77777777" w:rsidR="008B33A1" w:rsidRPr="00BA23B7" w:rsidRDefault="008B33A1" w:rsidP="008B33A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2955997D" w14:textId="59CB0998" w:rsidR="009A02AA" w:rsidRPr="00BA23B7" w:rsidRDefault="009A02AA" w:rsidP="009A02AA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -723,488 +777,2517 @@
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03C7D56A" w14:textId="1A5C2D11" w:rsidR="006321DF" w:rsidRPr="008C57E7" w:rsidRDefault="006321DF" w:rsidP="00B945AD">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-285" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C57E7">
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yukarıda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>başlığı</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>konusu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gösterilen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EE3BEE" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>tez/</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>tez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EE3BEE" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seminer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>çalışmamın</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kapak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sayfası</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>giriş</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>özet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ana </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bölümler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sonuç</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kısımlarından</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oluşan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="42"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C57E7">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">toplam </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toplam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E75D4" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:r w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sayfalık kısmına ilişkin</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sayfalık</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kısmına</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ilişkin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009E75D4" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, …/…/20</w:t>
+        <w:t>, …/…/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009E75D4" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00EE3BEE" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004A03B4" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C57E7">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">tarihinde şahsım ve danışmanım tarafından </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tarihinde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>şahsım</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>danışmanım</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tarafından</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD5418" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………….</w:t>
       </w:r>
       <w:r w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>adlı</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C57E7">
-[...5 lines deleted...]
-        <w:t>intihal tespit programında, “</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>intihal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tespit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>programında</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, “</w:t>
       </w:r>
       <w:r w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ordu Üniversitesi Lisansüstü Tez Çalışması İntihal Raporu Yönergesi”</w:t>
-[...7 lines deleted...]
-        <w:t>nde Madde 6’da; içindekiler ve kaynakça hariç, alıntılar hariç/dahil, 5 kelimeden daha az örtüşme içeren metin kısımları ve küçük eşleşmeler hariç olacak şekilde belirtilen filtrelemeler uygulanarak iki ayrı şekilde taraması yapılmıştır.</w:t>
+        <w:t xml:space="preserve">Ordu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Üniversitesi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lisansüstü</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Çalışması</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>İntihal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Raporu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yönergesi”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Madde 6’da; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>içindekiler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kaynakça</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hariç</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alıntılar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hariç</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dahil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kelimeden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>daha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>az</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>örtüşme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>içeren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>metin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kısımları</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>küçük</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eşleşmeler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hariç</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>olacak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>şekilde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>belirtilen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>filtrelemeler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uygulanarak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ayrı</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>şekilde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taraması</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yapılmıştır</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA01ECA" w14:textId="27DFF6D6" w:rsidR="006321DF" w:rsidRPr="008C57E7" w:rsidRDefault="006321DF" w:rsidP="00BD5418">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-285" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C57E7">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yapılan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tarama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sonucunda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00937290" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">alınan </w:t>
+        <w:t>alınan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00937290" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD5418" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tez/</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00937290" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Seminer</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C57E7">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BD5418" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Çalışması Benzerlik </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Çalışması</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD5418" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD5418" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Benzerlik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD5418" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raporu’na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>göre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>benzerlik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00937290" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>oranı.</w:t>
+        <w:t>oranı</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00937290" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC9DF75" w14:textId="17498188" w:rsidR="006321DF" w:rsidRPr="008C57E7" w:rsidRDefault="006321DF" w:rsidP="00BA23B7">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-567" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C57E7">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Alıntılar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>dahil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008B33A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00211AB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">en fazla </w:t>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00211AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00211AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>fazla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00211AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD5418" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008B33A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30)</w:t>
       </w:r>
       <w:r w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B33A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478E6E8F" w14:textId="0940C877" w:rsidR="006321DF" w:rsidRPr="008C57E7" w:rsidRDefault="006321DF" w:rsidP="00BA23B7">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-567" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C57E7">
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Alıntılar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>hariç</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008B33A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B9064F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B33A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00211AB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">en fazla </w:t>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00211AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00211AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>fazla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00211AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD5418" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008B33A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>20) …………….</w:t>
       </w:r>
       <w:r w:rsidR="004A03B4" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C57E7">
-[...3 lines deleted...]
-        <w:t>olarak saptanmıştır.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>olarak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>saptanmıştır</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F0F784" w14:textId="4C9BBFA3" w:rsidR="006321DF" w:rsidRPr="008C57E7" w:rsidRDefault="006321DF" w:rsidP="00B945AD">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-285" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD5418" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………..</w:t>
       </w:r>
       <w:r w:rsidR="00937290" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adlı</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00937290" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>adlı</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>intihal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tespit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>programında</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yapılan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tarama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sonucunda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>azami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>benzerlik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oranlarına</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>göre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EE3BEE" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>tez/</w:t>
-[...7 lines deleted...]
-        <w:t>seminer çalışmamın herhangi bir intihal içermediğini; aksinin tespit edileceği muhtemel durumda doğabilecek her türlü hukuki sorumluluğu kabul ettiğimi ve yukarıda vermiş olduğum bilgilerin doğru olduğunu beyan ederim.</w:t>
+        <w:t>tez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EE3BEE" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seminer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>çalışmamın</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>herhangi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>intihal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>içermediğini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aksinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tespit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>edileceği</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>muhtemel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>durumda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doğabilecek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> her </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>türlü</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hukuki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sorumluluğu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kabul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ettiğimi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yukarıda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vermiş</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>olduğum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bilgilerin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doğru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>olduğunu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beyan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ederim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3297849D" w14:textId="4BDD0DF8" w:rsidR="005A583D" w:rsidRDefault="00BD5418" w:rsidP="00BA23B7">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-567" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C57E7">
-[...5 lines deleted...]
-        <w:t>Bilgilerinizi ve g</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bilgilerinizi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="006321DF" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ereğini arz eder</w:t>
+        <w:t>ereğini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006321DF" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006321DF" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>arz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006321DF" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006321DF" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eder</w:t>
       </w:r>
       <w:r w:rsidR="00746C23" w:rsidRPr="008C57E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">im. </w:t>
+        <w:t>im</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00746C23" w:rsidRPr="008C57E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D3DBF83" w14:textId="77777777" w:rsidR="008C57E7" w:rsidRPr="008C57E7" w:rsidRDefault="008C57E7" w:rsidP="00BA23B7">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-567" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1251,285 +3334,484 @@
           <w:p w14:paraId="2759D012" w14:textId="77777777" w:rsidR="005A583D" w:rsidRPr="00BA23B7" w:rsidRDefault="005A583D" w:rsidP="00746C23">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A583D" w:rsidRPr="0076134E" w14:paraId="67588884" w14:textId="77777777" w:rsidTr="00B945AD">
         <w:trPr>
           <w:trHeight w:val="352"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28CBA06B" w14:textId="6664F45C" w:rsidR="005A583D" w:rsidRPr="0076134E" w:rsidRDefault="005A583D" w:rsidP="00E273D5">
+          <w:p w14:paraId="28CBA06B" w14:textId="6664F45C" w:rsidR="005A583D" w:rsidRPr="00841B82" w:rsidRDefault="005A583D" w:rsidP="00E273D5">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:ind w:right="-567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0076134E">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ö</w:t>
             </w:r>
-            <w:r w:rsidR="008C57E7" w:rsidRPr="0076134E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">ğrenci </w:t>
+            <w:r w:rsidR="008C57E7" w:rsidRPr="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ğrenci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008C57E7" w:rsidRPr="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F75CB41" w14:textId="41B43A31" w:rsidR="00256019" w:rsidRPr="0076134E" w:rsidRDefault="00E273D5" w:rsidP="00E273D5">
+          <w:p w14:paraId="1F75CB41" w14:textId="41B43A31" w:rsidR="00256019" w:rsidRPr="00841B82" w:rsidRDefault="00E273D5" w:rsidP="00E273D5">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:ind w:right="-567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0076134E">
+            <w:r w:rsidRPr="00841B82">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>(İmza)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52624E1B" w14:textId="07F83048" w:rsidR="005A583D" w:rsidRPr="0076134E" w:rsidRDefault="005A583D" w:rsidP="00256019">
+          <w:p w14:paraId="52624E1B" w14:textId="07F83048" w:rsidR="005A583D" w:rsidRPr="00841B82" w:rsidRDefault="005A583D" w:rsidP="00256019">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:ind w:right="-567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0076134E">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="008C57E7" w:rsidRPr="0076134E">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="008C57E7" w:rsidRPr="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>anışman</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="050336C3" w14:textId="205B35A8" w:rsidR="00256019" w:rsidRPr="0076134E" w:rsidRDefault="00256019" w:rsidP="00256019">
+          <w:p w14:paraId="050336C3" w14:textId="69106914" w:rsidR="00256019" w:rsidRPr="00841B82" w:rsidRDefault="00256019" w:rsidP="00256019">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:ind w:right="-567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0076134E">
+            <w:r w:rsidRPr="00841B82">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>(Unvan, Adı Soyadı İmza</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ü</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nvan</w:t>
+            </w:r>
+            <w:r w:rsidR="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> İmza</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F8281B4" w14:textId="77777777" w:rsidR="00BA23B7" w:rsidRPr="0076134E" w:rsidRDefault="00BA23B7" w:rsidP="00D63053">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="7"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32F60145" w14:textId="10F3C5A8" w:rsidR="006321DF" w:rsidRPr="0076134E" w:rsidRDefault="006321DF" w:rsidP="00BA23B7">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="7"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0076134E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00BA23B7" w:rsidRPr="0076134E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="0076134E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="190A4BA4" w14:textId="3B048DFF" w:rsidR="00BA23B7" w:rsidRPr="0076134E" w:rsidRDefault="00BA23B7" w:rsidP="00BA23B7">
+    <w:p w14:paraId="190A4BA4" w14:textId="3B048DFF" w:rsidR="00BA23B7" w:rsidRPr="00841B82" w:rsidRDefault="00BA23B7" w:rsidP="00BA23B7">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:right="362"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0076134E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841B82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Benzerlik Raporu (2 Sayfa)</w:t>
+        </w:rPr>
+        <w:t>Benzerlik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Raporu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sayfa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453DFED8" w14:textId="018B7E9B" w:rsidR="006321DF" w:rsidRPr="0076134E" w:rsidRDefault="00BA23B7" w:rsidP="00BA23B7">
+    <w:p w14:paraId="453DFED8" w14:textId="0D55AE02" w:rsidR="006321DF" w:rsidRPr="00841B82" w:rsidRDefault="00BA23B7" w:rsidP="00BA23B7">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:right="362"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0076134E">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tez /</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Seminer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Çalışması</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006321DF" w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00262828" w:rsidRPr="001858B5">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00262828" w:rsidRPr="00841B82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">CD </w:t>
       </w:r>
-      <w:r w:rsidR="00262828">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00262828" w:rsidRPr="00841B82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">veya USB Bellek </w:t>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>veya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00262828" w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> USB </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00262828" w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Bellek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00262828" w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006321DF" w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>içinde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006321DF" w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006321DF" w:rsidRPr="00841B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE40A50" w14:textId="77777777" w:rsidR="00BA23B7" w:rsidRPr="0076134E" w:rsidRDefault="00BA23B7" w:rsidP="00C21C13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9915" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="999999"/>
         </w:tblBorders>
@@ -1561,51 +3843,79 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076134E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">KONTROL/ONAY </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E5E7D83" w14:textId="77777777" w:rsidR="00BA23B7" w:rsidRPr="0076134E" w:rsidRDefault="00BA23B7" w:rsidP="00E446DE">
             <w:pPr>
               <w:ind w:left="-104" w:firstLine="104"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076134E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>(Enstitü Öğrenci Hizmetleri Birimi)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0076134E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Enstitü</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0076134E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0076134E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Öğrenci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0076134E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hizmetleri Birimi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA23B7" w:rsidRPr="0076134E" w14:paraId="47B3309D" w14:textId="77777777" w:rsidTr="00B945AD">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="577F6C4B" w14:textId="7E05A80F" w:rsidR="00BA23B7" w:rsidRPr="0076134E" w:rsidRDefault="00BA23B7" w:rsidP="00E446DE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3989"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076134E">
@@ -1637,56 +3947,58 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0076134E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0076134E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0076134E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0076134E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Uygundur</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4E6A5D33" w14:textId="55FBDECB" w:rsidR="00BA23B7" w:rsidRPr="0076134E" w:rsidRDefault="00BA23B7" w:rsidP="00E446DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076134E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -1713,74 +4025,84 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0076134E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0076134E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0076134E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Uygun </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000D5E93" w:rsidRPr="0076134E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Değildir</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="61865334" w14:textId="77777777" w:rsidR="00BA23B7" w:rsidRPr="0076134E" w:rsidRDefault="00BA23B7" w:rsidP="00E446DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0076134E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Açıklama: </w:t>
+              <w:t>Açıklama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0076134E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7932DE62" w14:textId="77777777" w:rsidR="00BA23B7" w:rsidRPr="0076134E" w:rsidRDefault="00BA23B7" w:rsidP="00E446DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F8A5668" w14:textId="77777777" w:rsidR="00BA23B7" w:rsidRPr="0076134E" w:rsidRDefault="00BA23B7" w:rsidP="00E446DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6921908C" w14:textId="77777777" w:rsidR="00BA23B7" w:rsidRPr="0076134E" w:rsidRDefault="00BA23B7" w:rsidP="00E446DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1788,302 +4110,651 @@
         <w:trPr>
           <w:trHeight w:val="716"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5880" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06F46846" w14:textId="77777777" w:rsidR="00262828" w:rsidRDefault="00262828" w:rsidP="00262828">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65AFD8CB" w14:textId="77777777" w:rsidR="006E72F6" w:rsidRDefault="00262828" w:rsidP="00262828">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Kontrol Eden</w:t>
+              <w:t>Kontrol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Eden</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38E6C68D" w14:textId="77777777" w:rsidR="006E72F6" w:rsidRPr="006E72F6" w:rsidRDefault="006E72F6" w:rsidP="00262828">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="197CC9EB" w14:textId="261CC60E" w:rsidR="00262828" w:rsidRPr="001C722B" w:rsidRDefault="00262828" w:rsidP="00262828">
+          <w:p w14:paraId="197CC9EB" w14:textId="1B3392A8" w:rsidR="00262828" w:rsidRPr="001C722B" w:rsidRDefault="00841B82" w:rsidP="00262828">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="001C722B">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:t>Ü</w:t>
+            </w:r>
+            <w:r w:rsidR="00262828" w:rsidRPr="001C722B">
+              <w:t>nvan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00262828" w:rsidRPr="001C722B">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00262828">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C722B">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00262828" w:rsidRPr="001C722B">
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00262828" w:rsidRPr="001C722B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00262828" w:rsidRPr="001C722B">
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="131F0D82" w14:textId="6202329B" w:rsidR="00262828" w:rsidRPr="0076134E" w:rsidRDefault="00262828" w:rsidP="00262828">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001C722B">
               <w:t>İmza</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2955F0D8" w14:textId="77777777" w:rsidR="00262828" w:rsidRPr="0076134E" w:rsidRDefault="00262828" w:rsidP="00E446DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4507D4D6" w14:textId="77777777" w:rsidR="00BA23B7" w:rsidRPr="0076134E" w:rsidRDefault="00BA23B7" w:rsidP="00BA23B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F3240C4" w14:textId="465CD7D9" w:rsidR="00B945AD" w:rsidRPr="0076134E" w:rsidRDefault="00B945AD" w:rsidP="00B945AD">
       <w:pPr>
         <w:spacing w:before="36"/>
         <w:ind w:left="-284" w:right="-284" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0076134E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enstitü tarafından </w:t>
+        <w:t>Enstitü</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tarafından</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C6BE6" w:rsidRPr="0076134E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>………………..</w:t>
-      </w:r>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006C6BE6" w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0076134E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adlı intihal tespit programında yapılan tarama sonucunda alınan Tez/Seminer Çalışması Benzerlik Raporu’na göre tez/seminerin benzerlik oranı; </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>adlı</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>intihal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tespit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>programında</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>yapılan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tarama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sonucunda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>alınan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tez/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Seminer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Çalışması</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Benzerlik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Raporu’na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>göre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>seminerin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>benzerlik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>oranı</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65EB6B8E" w14:textId="77777777" w:rsidR="00B945AD" w:rsidRPr="0076134E" w:rsidRDefault="00B945AD" w:rsidP="00B945AD">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1042"/>
         </w:tabs>
         <w:spacing w:before="36"/>
         <w:ind w:left="-284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0076134E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alıntılar dahil …………., </w:t>
+        <w:t>Alıntılar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>dahil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………., </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEB6EFD" w14:textId="30C64131" w:rsidR="00B945AD" w:rsidRPr="0076134E" w:rsidRDefault="00B945AD" w:rsidP="00B945AD">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1042"/>
         </w:tabs>
         <w:spacing w:before="36"/>
         <w:ind w:left="-284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0076134E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Alıntılar hariç …………… olarak saptanmıştır.</w:t>
+        <w:t>Alıntılar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>hariç</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>olarak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>saptanmıştır</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B945AD" w:rsidRPr="0076134E" w:rsidSect="00BA23B7">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1298" w:right="1134" w:bottom="851" w:left="1418" w:header="709" w:footer="488" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="8" w:space="24" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="8" w:space="24" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="24" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="8" w:space="24" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78D9AFDB" w14:textId="77777777" w:rsidR="0016706B" w:rsidRDefault="0016706B" w:rsidP="00746C23">
+    <w:p w14:paraId="5ED9C70D" w14:textId="77777777" w:rsidR="00E6153A" w:rsidRDefault="00E6153A" w:rsidP="00746C23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="712EE761" w14:textId="77777777" w:rsidR="0016706B" w:rsidRDefault="0016706B" w:rsidP="00746C23">
+    <w:p w14:paraId="5F367881" w14:textId="77777777" w:rsidR="00E6153A" w:rsidRDefault="00E6153A" w:rsidP="00746C23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman TUR">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial TUR">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D28A482" w14:textId="28C660D2" w:rsidR="00BA23B7" w:rsidRPr="00705606" w:rsidRDefault="00BA23B7" w:rsidP="00BA23B7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3143"/>
         <w:tab w:val="center" w:pos="4536"/>
       </w:tabs>
       <w:ind w:right="-426" w:hanging="567"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00705606">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
@@ -2139,50 +4810,51 @@
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="030C5672" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="Düz Ok Bağlayıcısı 26" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-34.15pt;margin-top:-2.25pt;width:508.5pt;height:0;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAklrRvuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CpVuNOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7S67tpcOJoiC36Ri5mcymMV6it7xr58/nhw2cp&#10;OILX4NCbRp4My7vN+3frMdRmiT06bUgkEM/1GBrZxxjqqmLVmwF4hsH45GyRBojpSl2lCcaEPrhq&#10;OZ/fVCOSDoTKMKfX+xen3BT8tjUq/mhbNlG4RiZusZxUzn0+q80a6o4g9FadacA/sBjA+lT0CnUP&#10;EcSB7F9Qg1WEjG2cKRwqbFurTOkhdbOY/9HNUw/BlF6SOByuMvH/g1Xfj1u/o0xdTf4pPKL6xcLj&#10;tgffmULg+RTS4BZZqmoMXF9T8oXDjsR+/IY6xcAhYlFhamnIkKk/MRWxT1exzRSFSo83H1efbldp&#10;Juriq6C+JAbi+NXgILLRSI4EtuvjFr1PI0ValDJwfOSYaUF9SchVPT5Y58pknRdjI29Xy1VJYHRW&#10;Z2cOY+r2W0fiCHk3yld6TJ63YYQHrwtYb0B/OdsRrHuxU3Hnz9JkNfLqcb1HfdrRRbI0vMLyvGh5&#10;O97eS/br77D5DQAA//8DAFBLAwQUAAYACAAAACEAxcYRM94AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTW/CMAyG70j8h8hIuyBIYcBK1xShSTvsOEDaNTSmLWucqklpx6+fpx22mz8evX6c7gZb&#10;ixu2vnKkYDGPQCDlzlRUKDgdX2cxCB80GV07QgVf6GGXjUepTozr6R1vh1AIDiGfaAVlCE0ipc9L&#10;tNrPXYPEu4trrQ7ctoU0re453NZyGUUbaXVFfKHUDb6UmH8eOqsAfbdeRPutLU5v9376sbxf++ao&#10;1MNk2D+DCDiEPxh+9FkdMnY6u46MF7WC2SZ+ZJSL1RoEA9tV/ATi/DuQWSr/f5B9AwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACSWtG+4AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMXGETPeAAAACQEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00705606">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>PP.</w:t>
     </w:r>
     <w:r w:rsidR="008F6D41">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>2.1</w:t>
     </w:r>
     <w:r w:rsidRPr="00705606">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2227,164 +4899,455 @@
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidRPr="00705606">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="008F6D41">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>Aralık</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00705606">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025   </w:t>
     </w:r>
     <w:r w:rsidRPr="00705606">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                                      </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00705606">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
-      <w:t>Sayfa 1 / 1</w:t>
+      <w:t>Sayfa</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1 / 1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B3C04C9" w14:textId="77777777" w:rsidR="00BA23B7" w:rsidRPr="00705606" w:rsidRDefault="00BA23B7" w:rsidP="00BA23B7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3143"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00705606">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
-      <w:t>Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir.</w:t>
+      <w:t xml:space="preserve">Bu </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>dokümanın</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>basılı</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>hali</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>kontrolsüz</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>doküman</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>kabul</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>edilmektedir</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0540C575" w14:textId="5AB0A5C0" w:rsidR="00BA23B7" w:rsidRPr="00BA23B7" w:rsidRDefault="00BA23B7" w:rsidP="00BA23B7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="795"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9354"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00705606">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
-      <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
+      <w:t>Lütfen</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> web </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>sitesinden</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> son </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>versiyonuna</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>ulaşınız</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00705606">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="087BD3E7" w14:textId="77777777" w:rsidR="0016706B" w:rsidRDefault="0016706B" w:rsidP="00746C23">
+    <w:p w14:paraId="09BC9C51" w14:textId="77777777" w:rsidR="00E6153A" w:rsidRDefault="00E6153A" w:rsidP="00746C23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="051AEC4B" w14:textId="77777777" w:rsidR="0016706B" w:rsidRDefault="0016706B" w:rsidP="00746C23">
+    <w:p w14:paraId="6B80A67C" w14:textId="77777777" w:rsidR="00E6153A" w:rsidRDefault="00E6153A" w:rsidP="00746C23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="509BC0F0" w14:textId="462482B8" w:rsidR="00746C23" w:rsidRPr="008C57E7" w:rsidRDefault="00746C23" w:rsidP="00746C23">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008C57E7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="tr-TR"/>
       </w:rPr>
@@ -2502,51 +5465,51 @@
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008C57E7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="tr-TR"/>
       </w:rPr>
       <w:t>SAĞLIK BİLİMLERİ ENSTİTÜSÜ MÜDÜRLÜĞÜ</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="55426F9D" w14:textId="77777777" w:rsidR="00746C23" w:rsidRPr="00746C23" w:rsidRDefault="00746C23" w:rsidP="00746C23">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0921784D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="339C3A02"/>
     <w:lvl w:ilvl="0" w:tplc="C9E862DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="76" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="796" w:hanging="360"/>
@@ -2718,51 +5681,52 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8297" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2015372670">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1992829477">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006321DF"/>
     <w:rsid w:val="00041E5A"/>
@@ -2770,95 +5734,101 @@
     <w:rsid w:val="00080E7F"/>
     <w:rsid w:val="0009211B"/>
     <w:rsid w:val="000D5E93"/>
     <w:rsid w:val="00104942"/>
     <w:rsid w:val="0012486C"/>
     <w:rsid w:val="0016706B"/>
     <w:rsid w:val="00211AB7"/>
     <w:rsid w:val="00256019"/>
     <w:rsid w:val="00262828"/>
     <w:rsid w:val="002D4D0F"/>
     <w:rsid w:val="00306628"/>
     <w:rsid w:val="003C2894"/>
     <w:rsid w:val="003D2520"/>
     <w:rsid w:val="00415D01"/>
     <w:rsid w:val="004A03B4"/>
     <w:rsid w:val="004A777D"/>
     <w:rsid w:val="004B6E35"/>
     <w:rsid w:val="004C53F9"/>
     <w:rsid w:val="004E55FA"/>
     <w:rsid w:val="00554944"/>
     <w:rsid w:val="00557212"/>
     <w:rsid w:val="005A583D"/>
     <w:rsid w:val="005F2F8A"/>
     <w:rsid w:val="00623AC7"/>
     <w:rsid w:val="006321DF"/>
+    <w:rsid w:val="0064091E"/>
     <w:rsid w:val="00696E89"/>
     <w:rsid w:val="006C6BE6"/>
     <w:rsid w:val="006E72F6"/>
     <w:rsid w:val="00705144"/>
     <w:rsid w:val="00746C23"/>
     <w:rsid w:val="0076134E"/>
     <w:rsid w:val="00834180"/>
+    <w:rsid w:val="00841B82"/>
     <w:rsid w:val="008903DA"/>
     <w:rsid w:val="008B33A1"/>
     <w:rsid w:val="008C14B3"/>
     <w:rsid w:val="008C57E7"/>
     <w:rsid w:val="008D1079"/>
     <w:rsid w:val="008F6D41"/>
+    <w:rsid w:val="009017ED"/>
     <w:rsid w:val="00917752"/>
     <w:rsid w:val="009231B5"/>
     <w:rsid w:val="00937290"/>
     <w:rsid w:val="009609D6"/>
     <w:rsid w:val="00970DC0"/>
     <w:rsid w:val="009A02AA"/>
     <w:rsid w:val="009A1741"/>
     <w:rsid w:val="009B7F92"/>
     <w:rsid w:val="009E75D4"/>
     <w:rsid w:val="009F2745"/>
     <w:rsid w:val="00A0629A"/>
     <w:rsid w:val="00A1781E"/>
     <w:rsid w:val="00A329ED"/>
+    <w:rsid w:val="00A4294D"/>
     <w:rsid w:val="00A4440F"/>
     <w:rsid w:val="00A926C2"/>
     <w:rsid w:val="00B9064F"/>
     <w:rsid w:val="00B945AD"/>
     <w:rsid w:val="00BA23B7"/>
     <w:rsid w:val="00BD5418"/>
     <w:rsid w:val="00C16054"/>
     <w:rsid w:val="00C16B76"/>
     <w:rsid w:val="00C21C13"/>
+    <w:rsid w:val="00C42CD9"/>
     <w:rsid w:val="00C5598B"/>
     <w:rsid w:val="00C61C9E"/>
     <w:rsid w:val="00CC67D8"/>
     <w:rsid w:val="00CF71FA"/>
     <w:rsid w:val="00D63053"/>
     <w:rsid w:val="00DD088D"/>
     <w:rsid w:val="00E13452"/>
     <w:rsid w:val="00E2459A"/>
     <w:rsid w:val="00E273D5"/>
     <w:rsid w:val="00E34A45"/>
+    <w:rsid w:val="00E6153A"/>
     <w:rsid w:val="00E8786D"/>
     <w:rsid w:val="00EE3BEE"/>
     <w:rsid w:val="00F66BBC"/>
     <w:rsid w:val="00FA5A69"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -3711,70 +6681,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>290</Words>
-  <Characters>1656</Characters>
+  <Words>288</Words>
+  <Characters>1648</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1943</CharactersWithSpaces>
+  <CharactersWithSpaces>1933</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>hp</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>