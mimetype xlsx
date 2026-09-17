--- v0 (2025-12-19)
+++ v1 (2026-09-17)
@@ -1,151 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="BuÇalışmaKitabı"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hatice\Desktop\SABE_FORMLAR-WEB-TEMMUZ-2025\FORMLAR\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayfer\Desktop\YENİ FORMLAR\FORMLAR\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B038A28-5D39-46C8-8A96-D311B691308E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1A10C80-4A9B-4CAD-9AE9-D34C4CBF2CE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sayfa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sayfa1!$A$1:$T$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sayfa1!$A$1:$T$37</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="39">
   <si>
     <t>ÖĞRENCİNİN</t>
   </si>
   <si>
     <t>RAKAM NOTLARI</t>
   </si>
   <si>
     <t>HARF NOTLARI</t>
   </si>
   <si>
     <t>1. Vize</t>
   </si>
   <si>
     <t>YBN</t>
   </si>
   <si>
     <t>BBN</t>
   </si>
   <si>
     <t>H.N</t>
   </si>
   <si>
     <t>DERSİN</t>
-  </si>
-[...10 lines deleted...]
-    <t>Bölüm</t>
   </si>
   <si>
     <t>Program</t>
   </si>
   <si>
     <r>
       <t>Sınav Dönemi</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
     <t>-Form 3 nüsha tanzim edilecek, 1. nüshası Enstitü Müdürlüğü’nde, 2. Nüshası ilgili Öğretim Elemanında, 3. nüshası ise öğrencinin dosyasında arşivlenecektir.</t>
   </si>
   <si>
     <t>-Sınav cetvellerindeki yanlış işlenmiş notların düzeltilmesinde kullanılacaktır.</t>
   </si>
   <si>
     <t>Dersin Öğretim Üyesi</t>
   </si>
   <si>
     <t>Enstitü Müdürü</t>
   </si>
   <si>
     <t>Anabilim Dalı Başkanı</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Unvanı </t>
   </si>
   <si>
     <t xml:space="preserve">Adı Soyadı </t>
   </si>
   <si>
     <t xml:space="preserve">İmzası </t>
   </si>
   <si>
     <t>ÖĞRETİM ÜYESİNİN</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">-YÖP : </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="162"/>
       </rPr>
       <t xml:space="preserve">Yükseköğretim Programı </t>
     </r>
     <r>
@@ -194,94 +176,109 @@
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="162"/>
       </rPr>
       <t xml:space="preserve">HN : </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="162"/>
       </rPr>
       <t>Nihai Başarı Notu.</t>
     </r>
   </si>
   <si>
     <t>NOT DÜZELTME BİLDİRİM FORMU</t>
   </si>
   <si>
-    <t xml:space="preserve">: 202__/202__  Güz             Bahar </t>
-[...1 lines deleted...]
-  <si>
     <t>Öğrenci No</t>
   </si>
   <si>
     <t>Adı Soyadı</t>
   </si>
   <si>
     <t>Devam 
 Durumu</t>
   </si>
   <si>
     <t>2.Vize</t>
   </si>
   <si>
     <t>Final</t>
   </si>
   <si>
     <t>Büt.</t>
   </si>
   <si>
     <t>Geçme Notu</t>
   </si>
   <si>
     <t>T.C.
 ORDU ÜNİVERSİTESİ 
 SAĞLIK BİLİMLERİ ENSTİTÜSÜ MÜDÜRLÜĞÜ</t>
   </si>
   <si>
     <t xml:space="preserve">    Sayfa 1 / 1</t>
   </si>
   <si>
     <t>Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. 
 Lütfen web sitesinden en son versiyonuna ulaşınız.</t>
   </si>
   <si>
     <t>___/___/20__</t>
   </si>
   <si>
-    <t>Unvanı, Adı, Soyadı</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PP.2.1.FR.0009,R0,Aralık 2025               </t>
+  </si>
+  <si>
+    <t>Anabilim Dalı</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 202__/202__                 Güz                      Bahar </t>
+  </si>
+  <si>
+    <t>Dersin Adı</t>
+  </si>
+  <si>
+    <t>Dersin Kodu / Birim-Saat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anabilim Dalı </t>
+  </si>
+  <si>
+    <t>Ünvanı</t>
+  </si>
+  <si>
+    <t>Ünvanı, Adı, Soyadı</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -307,51 +304,51 @@
     </font>
     <font>
       <sz val="12"/>
       <color theme="2" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="2" tint="-0.749992370372631"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="2" tint="-0.249977111117893"/>
       </left>
       <right style="thin">
         <color theme="2" tint="-0.249977111117893"/>
       </right>
       <top style="thin">
         <color theme="2" tint="-0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color theme="2" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="2" tint="-0.249977111117893"/>
@@ -508,351 +505,391 @@
       <bottom style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="2" tint="-0.24994659260841701"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>134470</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>33618</xdr:rowOff>
+      <xdr:colOff>51644</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>33617</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>324970</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>257736</xdr:rowOff>
+      <xdr:colOff>242144</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>257735</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Dikdörtgen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C544CD3B-D249-A859-E69A-4EFA7BAC87E4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4213411" y="3227294"/>
+          <a:off x="3546905" y="3023639"/>
           <a:ext cx="190500" cy="224118"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
-          <a:endParaRPr lang="tr-TR" sz="1100"/>
+          <a:endParaRPr lang="tr-TR" sz="1000"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>29136</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>29621</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>37419</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>29135</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>253254</xdr:rowOff>
+      <xdr:colOff>227917</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>261537</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Dikdörtgen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB9023F0-D353-4626-BABC-A8A9BC1F646D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5127811" y="3222812"/>
-          <a:ext cx="190500" cy="224118"/>
+          <a:off x="4750708" y="3027441"/>
+          <a:ext cx="198296" cy="224118"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
-          <a:endParaRPr lang="tr-TR" sz="1100"/>
+          <a:endParaRPr lang="tr-TR" sz="1000"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>552450</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Resim 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F001E6C2-A084-575A-3C5E-E546061BB3C1}"/>
             </a:ext>
@@ -1159,1000 +1196,947 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sayfa1"/>
-  <dimension ref="A1:T38"/>
+  <dimension ref="A1:T37"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A25" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="85" workbookViewId="0">
-      <selection activeCell="D45" sqref="D45"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="85" workbookViewId="0">
+      <selection activeCell="C10" sqref="C10:K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22" style="1" customWidth="1"/>
     <col min="3" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="14" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="24" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="26"/>
+      <c r="A1" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="35"/>
     </row>
     <row r="2" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="27"/>
-[...18 lines deleted...]
-      <c r="T2" s="29"/>
+      <c r="A2" s="36"/>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+      <c r="N2" s="13"/>
+      <c r="O2" s="13"/>
+      <c r="P2" s="13"/>
+      <c r="Q2" s="13"/>
+      <c r="R2" s="13"/>
+      <c r="S2" s="13"/>
+      <c r="T2" s="37"/>
     </row>
     <row r="3" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="27"/>
-[...18 lines deleted...]
-      <c r="T3" s="29"/>
+      <c r="A3" s="36"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
+      <c r="M3" s="13"/>
+      <c r="N3" s="13"/>
+      <c r="O3" s="13"/>
+      <c r="P3" s="13"/>
+      <c r="Q3" s="13"/>
+      <c r="R3" s="13"/>
+      <c r="S3" s="13"/>
+      <c r="T3" s="37"/>
     </row>
     <row r="4" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="27"/>
-[...18 lines deleted...]
-      <c r="T4" s="29"/>
+      <c r="A4" s="36"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13"/>
+      <c r="N4" s="13"/>
+      <c r="O4" s="13"/>
+      <c r="P4" s="13"/>
+      <c r="Q4" s="13"/>
+      <c r="R4" s="13"/>
+      <c r="S4" s="13"/>
+      <c r="T4" s="37"/>
     </row>
     <row r="5" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
       <c r="T5" s="6"/>
     </row>
     <row r="6" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="24" t="s">
+      <c r="A6" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="52"/>
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
+      <c r="R6" s="52"/>
+      <c r="S6" s="52"/>
+      <c r="T6" s="53"/>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A7" s="54"/>
+      <c r="B7" s="55"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="55"/>
+      <c r="K7" s="55"/>
+      <c r="L7" s="55"/>
+      <c r="M7" s="55"/>
+      <c r="N7" s="55"/>
+      <c r="O7" s="55"/>
+      <c r="P7" s="55"/>
+      <c r="Q7" s="55"/>
+      <c r="R7" s="55"/>
+      <c r="S7" s="55"/>
+      <c r="T7" s="56"/>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A8" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="27"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="27"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+      <c r="O8" s="27"/>
+      <c r="P8" s="27"/>
+      <c r="Q8" s="27"/>
+      <c r="R8" s="27"/>
+      <c r="S8" s="27"/>
+      <c r="T8" s="28"/>
+    </row>
+    <row r="9" spans="1:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="49"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="32"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="32"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="M9" s="49"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="30"/>
+      <c r="P9" s="30"/>
+      <c r="Q9" s="30"/>
+      <c r="R9" s="30"/>
+      <c r="S9" s="30"/>
+      <c r="T9" s="31"/>
+    </row>
+    <row r="10" spans="1:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="49"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="M10" s="49"/>
+      <c r="N10" s="29"/>
+      <c r="O10" s="30"/>
+      <c r="P10" s="30"/>
+      <c r="Q10" s="30"/>
+      <c r="R10" s="30"/>
+      <c r="S10" s="30"/>
+      <c r="T10" s="31"/>
+    </row>
+    <row r="11" spans="1:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="49"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="32"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="M11" s="49"/>
+      <c r="N11" s="29"/>
+      <c r="O11" s="30"/>
+      <c r="P11" s="30"/>
+      <c r="Q11" s="30"/>
+      <c r="R11" s="30"/>
+      <c r="S11" s="30"/>
+      <c r="T11" s="31"/>
+    </row>
+    <row r="12" spans="1:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="50" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="49"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="32"/>
+      <c r="H12" s="32"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="M12" s="49"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="30"/>
+      <c r="P12" s="30"/>
+      <c r="Q12" s="30"/>
+      <c r="R12" s="30"/>
+      <c r="S12" s="30"/>
+      <c r="T12" s="31"/>
+    </row>
+    <row r="13" spans="1:20" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="50" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="49"/>
+      <c r="C13" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="32"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="49"/>
+      <c r="N13" s="29"/>
+      <c r="O13" s="30"/>
+      <c r="P13" s="30"/>
+      <c r="Q13" s="30"/>
+      <c r="R13" s="30"/>
+      <c r="S13" s="30"/>
+      <c r="T13" s="31"/>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A14" s="7"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+      <c r="L14" s="2"/>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2"/>
+      <c r="O14" s="2"/>
+      <c r="P14" s="2"/>
+      <c r="Q14" s="2"/>
+      <c r="R14" s="2"/>
+      <c r="S14" s="2"/>
+      <c r="T14" s="8"/>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A15" s="26"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="D15" s="22"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="22"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="22"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="22"/>
+      <c r="K15" s="22"/>
+      <c r="L15" s="22" t="b">
+        <v>1</v>
+      </c>
+      <c r="M15" s="22"/>
+      <c r="N15" s="22"/>
+      <c r="O15" s="22"/>
+      <c r="P15" s="22"/>
+      <c r="Q15" s="22"/>
+      <c r="R15" s="22"/>
+      <c r="S15" s="22"/>
+      <c r="T15" s="23"/>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A16" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="24"/>
+      <c r="C16" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="M16" s="24"/>
+      <c r="N16" s="24"/>
+      <c r="O16" s="24"/>
+      <c r="P16" s="24"/>
+      <c r="Q16" s="24"/>
+      <c r="R16" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="S16" s="24"/>
+      <c r="T16" s="25"/>
+    </row>
+    <row r="17" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="25"/>
-[...55 lines deleted...]
-      <c r="L8" s="37" t="s">
+      <c r="H17" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="I17" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="J17" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="K17" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="L17" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="N17" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="M8" s="37"/>
-[...163 lines deleted...]
-      <c r="C14" s="33" t="s">
+      <c r="O17" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P17" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q17" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="D14" s="33"/>
-[...126 lines deleted...]
-      <c r="I18" s="20" t="s">
+      <c r="R17" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="J18" s="20" t="s">
+      <c r="S17" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="K18" s="20" t="s">
+      <c r="T17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="L18" s="20" t="s">
-[...47 lines deleted...]
-      <c r="T19" s="51"/>
+    </row>
+    <row r="18" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A18" s="21"/>
+      <c r="B18" s="20"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="20"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="19"/>
+      <c r="N18" s="19"/>
+      <c r="O18" s="19"/>
+      <c r="P18" s="19"/>
+      <c r="Q18" s="19"/>
+      <c r="R18" s="19"/>
+      <c r="S18" s="19"/>
+      <c r="T18" s="18"/>
+    </row>
+    <row r="19" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4"/>
+      <c r="N19" s="4"/>
+      <c r="O19" s="3"/>
+      <c r="P19" s="3"/>
+      <c r="Q19" s="4"/>
+      <c r="R19" s="4"/>
+      <c r="S19" s="4"/>
+      <c r="T19" s="9"/>
     </row>
     <row r="20" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="7"/>
       <c r="B20" s="2"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="3"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
       <c r="S20" s="4"/>
       <c r="T20" s="9"/>
     </row>
     <row r="21" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="7"/>
       <c r="B21" s="2"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
-      <c r="F21" s="3"/>
+      <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
-      <c r="O21" s="3"/>
+      <c r="O21" s="4"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
       <c r="T21" s="9"/>
     </row>
     <row r="22" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="7"/>
       <c r="B22" s="2"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
-      <c r="O22" s="4"/>
+      <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="9"/>
     </row>
     <row r="23" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7"/>
       <c r="B23" s="2"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
       <c r="S23" s="4"/>
       <c r="T23" s="9"/>
     </row>
     <row r="24" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7"/>
       <c r="B24" s="2"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
-      <c r="F24" s="4"/>
+      <c r="F24" s="3"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="4"/>
       <c r="T24" s="9"/>
     </row>
     <row r="25" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7"/>
       <c r="B25" s="2"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
-      <c r="F25" s="3"/>
+      <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="3"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="4"/>
       <c r="T25" s="9"/>
     </row>
     <row r="26" spans="1:20" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="7"/>
       <c r="B26" s="2"/>
-      <c r="C26" s="4"/>
-[...38 lines deleted...]
-      <c r="T27" s="8"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2"/>
+      <c r="O26" s="2"/>
+      <c r="P26" s="2"/>
+      <c r="Q26" s="2"/>
+      <c r="R26" s="2"/>
+      <c r="S26" s="2"/>
+      <c r="T26" s="8"/>
+    </row>
+    <row r="27" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A27" s="5"/>
+      <c r="T27" s="6"/>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A28" s="5"/>
-      <c r="T28" s="6"/>
+      <c r="A28" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="47"/>
+      <c r="O28" s="47"/>
+      <c r="P28" s="47"/>
+      <c r="Q28" s="47"/>
+      <c r="R28" s="47"/>
+      <c r="S28" s="47"/>
+      <c r="T28" s="48"/>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A29" s="21" t="s">
-[...20 lines deleted...]
-      <c r="T29" s="23"/>
+      <c r="A29" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="47"/>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="47"/>
+      <c r="H29" s="47"/>
+      <c r="I29" s="47"/>
+      <c r="J29" s="47"/>
+      <c r="K29" s="47"/>
+      <c r="L29" s="47"/>
+      <c r="M29" s="47"/>
+      <c r="N29" s="47"/>
+      <c r="O29" s="47"/>
+      <c r="P29" s="47"/>
+      <c r="Q29" s="47"/>
+      <c r="R29" s="47"/>
+      <c r="S29" s="47"/>
+      <c r="T29" s="48"/>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A30" s="21" t="s">
-[...20 lines deleted...]
-      <c r="T30" s="23"/>
+      <c r="A30" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="16"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="16"/>
+      <c r="K30" s="16"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="16"/>
+      <c r="N30" s="16"/>
+      <c r="O30" s="16"/>
+      <c r="P30" s="16"/>
+      <c r="Q30" s="16"/>
+      <c r="R30" s="16"/>
+      <c r="S30" s="16"/>
+      <c r="T30" s="17"/>
     </row>
     <row r="31" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A31" s="48" t="s">
-[...20 lines deleted...]
-      <c r="T31" s="50"/>
+      <c r="A31" s="5"/>
+      <c r="T31" s="6"/>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A32" s="5"/>
+      <c r="B32" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="10"/>
+      <c r="I32" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q32" s="11" t="s">
+        <v>13</v>
+      </c>
       <c r="T32" s="6"/>
     </row>
     <row r="33" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A33" s="5"/>
       <c r="B33" s="11" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="D33" s="10"/>
-      <c r="I33" s="11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H33" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="P33" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q33" s="13"/>
+      <c r="R33" s="13"/>
       <c r="T33" s="6"/>
     </row>
     <row r="34" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A34" s="5"/>
-      <c r="B34" s="11" t="s">
-[...12 lines deleted...]
-      <c r="R34" s="28"/>
+      <c r="B34" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="I34" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="P34" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q34" s="14"/>
+      <c r="R34" s="14"/>
       <c r="T34" s="6"/>
     </row>
     <row r="35" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A35" s="5"/>
-      <c r="B35" s="12" t="s">
-[...9 lines deleted...]
-      <c r="R35" s="47"/>
       <c r="T35" s="6"/>
     </row>
-    <row r="36" spans="1:20" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="T38" s="15"/>
+    <row r="36" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="K36" s="44"/>
+      <c r="L36" s="44"/>
+      <c r="M36" s="44"/>
+      <c r="N36" s="44"/>
+      <c r="O36" s="44"/>
+      <c r="P36" s="44"/>
+      <c r="Q36" s="44"/>
+      <c r="R36" s="44"/>
+      <c r="S36" s="44"/>
+      <c r="T36" s="45"/>
+    </row>
+    <row r="37" spans="1:20" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B37" s="40"/>
+      <c r="C37" s="40"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="40"/>
+      <c r="F37" s="40"/>
+      <c r="G37" s="40"/>
+      <c r="H37" s="40"/>
+      <c r="I37" s="40"/>
+      <c r="J37" s="40"/>
+      <c r="K37" s="40"/>
+      <c r="L37" s="40"/>
+      <c r="M37" s="40"/>
+      <c r="N37" s="40"/>
+      <c r="O37" s="40"/>
+      <c r="P37" s="40"/>
+      <c r="Q37" s="40"/>
+      <c r="R37" s="40"/>
+      <c r="S37" s="40"/>
+      <c r="T37" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="66">
-[...33 lines deleted...]
-    <mergeCell ref="A14:B14"/>
+  <mergeCells count="61">
+    <mergeCell ref="A6:T7"/>
+    <mergeCell ref="A37:T37"/>
+    <mergeCell ref="A36:I36"/>
+    <mergeCell ref="J36:T36"/>
+    <mergeCell ref="O17:O18"/>
+    <mergeCell ref="P17:P18"/>
+    <mergeCell ref="S17:S18"/>
+    <mergeCell ref="R17:R18"/>
+    <mergeCell ref="Q17:Q18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="A28:T28"/>
+    <mergeCell ref="A29:T29"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="K17:K18"/>
     <mergeCell ref="A1:T4"/>
-    <mergeCell ref="A7:T7"/>
-[...1 lines deleted...]
-    <mergeCell ref="C12:K12"/>
+    <mergeCell ref="C11:K11"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="C9:K9"/>
     <mergeCell ref="C10:K10"/>
-    <mergeCell ref="C11:K11"/>
     <mergeCell ref="N9:T9"/>
     <mergeCell ref="N10:T10"/>
-    <mergeCell ref="N11:T11"/>
     <mergeCell ref="A10:B10"/>
-    <mergeCell ref="A11:B11"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="L10:M10"/>
-    <mergeCell ref="A38:T38"/>
-[...9 lines deleted...]
-    <mergeCell ref="A29:T29"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="L8:T8"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="N13:T13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="N11:T11"/>
+    <mergeCell ref="N12:T12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:K12"/>
+    <mergeCell ref="C13:K13"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="L15:T15"/>
+    <mergeCell ref="L16:Q16"/>
+    <mergeCell ref="R16:T16"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C15:K15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:H16"/>
+    <mergeCell ref="I16:K16"/>
+    <mergeCell ref="H33:J33"/>
+    <mergeCell ref="P34:R34"/>
+    <mergeCell ref="P33:R33"/>
     <mergeCell ref="A30:T30"/>
-    <mergeCell ref="M18:M19"/>
-[...2 lines deleted...]
-    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="T17:T18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="B17:B18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>