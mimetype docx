--- v0 (2026-03-16)
+++ v1 (2026-09-17)
@@ -1,58 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="50415413" w14:textId="7A5AD4BF" w:rsidR="00B17569" w:rsidRDefault="000D60C3" w:rsidP="000D60C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D60C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MÜDÜRLÜK MAKAMINA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E052AF0" w14:textId="77777777" w:rsidR="000D60C3" w:rsidRPr="000D60C3" w:rsidRDefault="000D60C3" w:rsidP="000D60C3">
@@ -109,56 +104,58 @@
       <w:r w:rsidR="00BE431F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Af </w:t>
       </w:r>
       <w:r w:rsidR="00A45E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kanun</w:t>
       </w:r>
       <w:r w:rsidR="00BE431F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00A45E2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> kapsamında öğrenimime devam etme hakkından yararlanmak istiyorum. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6646F763" w14:textId="77777777" w:rsidR="00D16933" w:rsidRDefault="00D16933" w:rsidP="001C3A5A">
+    <w:p w14:paraId="6646F763" w14:textId="77777777" w:rsidR="00D16933" w:rsidRPr="00EB23FD" w:rsidRDefault="00D16933" w:rsidP="001C3A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="518FC88E" w14:textId="541F3791" w:rsidR="00DC4008" w:rsidRDefault="000E0634" w:rsidP="001C3A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00DC4008" w:rsidRPr="00F833DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Bilgilerinizi ve gereğini arz ederim.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11975358" w14:textId="77777777" w:rsidR="001C3A5A" w:rsidRPr="007E1F97" w:rsidRDefault="001C3A5A" w:rsidP="001C3A5A">
@@ -166,2233 +163,1572 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2085"/>
-[...14 lines deleted...]
-        <w:gridCol w:w="824"/>
+        <w:gridCol w:w="2179"/>
+        <w:gridCol w:w="1673"/>
+        <w:gridCol w:w="1660"/>
+        <w:gridCol w:w="2905"/>
+        <w:gridCol w:w="1790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C1ABD" w:rsidRPr="00B7476E" w14:paraId="0FE0AC38" w14:textId="098C3C33" w:rsidTr="0029717A">
+      <w:tr w:rsidR="002B6B2D" w:rsidRPr="00B7476E" w14:paraId="0FE0AC38" w14:textId="098C3C33" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2CC2F0" w14:textId="2998AD12" w:rsidR="005132ED" w:rsidRPr="00FE3DF6" w:rsidRDefault="005132ED" w:rsidP="000E0634">
+          <w:p w14:paraId="1A2CC2F0" w14:textId="488CE5CE" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="000E0634">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3DF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>T.C. / Y.U. Kimlik Numarası</w:t>
+              <w:t>Anabilim Dalı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="505" w:type="dxa"/>
+            <w:tcW w:w="4565" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FCDE78F" w14:textId="66666325" w:rsidR="005132ED" w:rsidRPr="000D590B" w:rsidRDefault="005132ED" w:rsidP="000D590B">
+          <w:p w14:paraId="7E697406" w14:textId="77777777" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="000D590B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="476" w:type="dxa"/>
+            <w:tcW w:w="1790" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22278195" w14:textId="272F8DF9" w:rsidR="005132ED" w:rsidRPr="000D590B" w:rsidRDefault="005132ED" w:rsidP="000D590B">
+          <w:p w14:paraId="019194B3" w14:textId="77777777" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="00EB23FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Renkli</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49024795" w14:textId="77777777" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="00EB23FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>FOTOĞRAF</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7780ED94" w14:textId="77777777" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="00EB23FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yapıştırıp Tarattırınız.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02D80C81" w14:textId="77777777" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="00EB23FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Color PHOTO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63EE2C65" w14:textId="356462C4" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="00EB23FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...162 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...118 lines deleted...]
-            </w:pPr>
+              <w:t>Paste and Scan</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005132ED" w:rsidRPr="00B7476E" w14:paraId="38AEC99C" w14:textId="7F2EE9FD" w:rsidTr="0029717A">
+      <w:tr w:rsidR="005132ED" w:rsidRPr="00B7476E" w14:paraId="38AEC99C" w14:textId="7F2EE9FD" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="393BA50E" w14:textId="1C32A0C5" w:rsidR="005132ED" w:rsidRPr="00FE3DF6" w:rsidRDefault="005132ED" w:rsidP="000E0634">
+          <w:p w14:paraId="393BA50E" w14:textId="1F95EEBA" w:rsidR="005132ED" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="000E0634">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3DF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Adı ve Soyadı</w:t>
+              <w:t>Programı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4963" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="4565" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4037D337" w14:textId="77777777" w:rsidR="005132ED" w:rsidRPr="00B7476E" w:rsidRDefault="005132ED">
+          <w:p w14:paraId="4037D337" w14:textId="77777777" w:rsidR="005132ED" w:rsidRPr="002B6B2D" w:rsidRDefault="005132ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1790" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45D38778" w14:textId="77777777" w:rsidR="005132ED" w:rsidRPr="00B7476E" w:rsidRDefault="005132ED">
+          <w:p w14:paraId="45D38778" w14:textId="77777777" w:rsidR="005132ED" w:rsidRPr="002B6B2D" w:rsidRDefault="005132ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005132ED" w:rsidRPr="00B7476E" w14:paraId="62CE6413" w14:textId="34C2AAEE" w:rsidTr="0029717A">
+      <w:tr w:rsidR="005132ED" w:rsidRPr="00B7476E" w14:paraId="62CE6413" w14:textId="34C2AAEE" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB4F3C1" w14:textId="16BB6937" w:rsidR="005132ED" w:rsidRPr="00FE3DF6" w:rsidRDefault="005132ED" w:rsidP="000E0634">
+          <w:p w14:paraId="0FB4F3C1" w14:textId="52A08175" w:rsidR="005132ED" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="000E0634">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3DF6">
+            <w:r w:rsidRPr="002B6B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Değişmiş ise Önceki Soyadı</w:t>
+              <w:t>T.C. / Y.U. Kimlik Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4963" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="4565" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF7F713" w14:textId="77777777" w:rsidR="005132ED" w:rsidRPr="00B7476E" w:rsidRDefault="005132ED">
+          <w:p w14:paraId="2BF7F713" w14:textId="77777777" w:rsidR="005132ED" w:rsidRPr="002B6B2D" w:rsidRDefault="005132ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1790" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B243405" w14:textId="77777777" w:rsidR="005132ED" w:rsidRPr="00B7476E" w:rsidRDefault="005132ED">
+          <w:p w14:paraId="2B243405" w14:textId="77777777" w:rsidR="005132ED" w:rsidRPr="002B6B2D" w:rsidRDefault="005132ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005132ED" w:rsidRPr="00B7476E" w14:paraId="2E5008C2" w14:textId="456FD131" w:rsidTr="0029717A">
+      <w:tr w:rsidR="005132ED" w:rsidRPr="00B7476E" w14:paraId="2E5008C2" w14:textId="456FD131" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB16107" w14:textId="59CC0A7D" w:rsidR="005132ED" w:rsidRPr="00FE3DF6" w:rsidRDefault="005132ED" w:rsidP="000E0634">
+          <w:p w14:paraId="6CB16107" w14:textId="59CC0A7D" w:rsidR="005132ED" w:rsidRPr="002B6B2D" w:rsidRDefault="005132ED" w:rsidP="000E0634">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3DF6">
+            <w:r w:rsidRPr="002B6B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Öğrenci Numarası </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4963" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="4565" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE43EF4" w14:textId="77777777" w:rsidR="005132ED" w:rsidRPr="00B7476E" w:rsidRDefault="005132ED">
+          <w:p w14:paraId="6BE43EF4" w14:textId="77777777" w:rsidR="005132ED" w:rsidRPr="002B6B2D" w:rsidRDefault="005132ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1790" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB92FF2" w14:textId="77777777" w:rsidR="005132ED" w:rsidRPr="00B7476E" w:rsidRDefault="005132ED">
+          <w:p w14:paraId="6DB92FF2" w14:textId="77777777" w:rsidR="005132ED" w:rsidRPr="002B6B2D" w:rsidRDefault="005132ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F833DE" w:rsidRPr="00B7476E" w14:paraId="70AE22E6" w14:textId="77777777" w:rsidTr="0029717A">
+      <w:tr w:rsidR="00F833DE" w:rsidRPr="00B7476E" w14:paraId="70AE22E6" w14:textId="77777777" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="24793D57" w14:textId="4B8A4F75" w:rsidR="00F833DE" w:rsidRPr="00FE3DF6" w:rsidRDefault="00F833DE" w:rsidP="000E0634">
+          <w:p w14:paraId="24793D57" w14:textId="424590FD" w:rsidR="00F833DE" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="000E0634">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3DF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Ana Bili</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">m Dalı </w:t>
+              <w:t xml:space="preserve">Adı-Soyadı </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6522" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="6355" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A32FA03" w14:textId="3647325C" w:rsidR="00F833DE" w:rsidRPr="0062197F" w:rsidRDefault="00F833DE">
+          <w:p w14:paraId="5A32FA03" w14:textId="3647325C" w:rsidR="00F833DE" w:rsidRPr="002B6B2D" w:rsidRDefault="00F833DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F833DE" w:rsidRPr="00B7476E" w14:paraId="61880D0B" w14:textId="77777777" w:rsidTr="0029717A">
+      <w:tr w:rsidR="002B6B2D" w:rsidRPr="00B7476E" w14:paraId="61880D0B" w14:textId="77777777" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F405174" w14:textId="4D8DFE16" w:rsidR="00F833DE" w:rsidRPr="00FE3DF6" w:rsidRDefault="00F833DE" w:rsidP="000E0634">
+          <w:p w14:paraId="1F405174" w14:textId="5CD89B01" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3DF6">
+            <w:r w:rsidRPr="002B6B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Program</w:t>
-[...5 lines deleted...]
-              <w:t>ı</w:t>
+              <w:t>Değişmiş ise Önceki Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6522" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="6355" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01818997" w14:textId="0771F49B" w:rsidR="00F833DE" w:rsidRPr="006402EC" w:rsidRDefault="00F833DE">
+          <w:p w14:paraId="01818997" w14:textId="0771F49B" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F833DE" w:rsidRPr="00B7476E" w14:paraId="53838D38" w14:textId="77777777" w:rsidTr="00D16933">
+      <w:tr w:rsidR="002B6B2D" w:rsidRPr="00B7476E" w14:paraId="53838D38" w14:textId="77777777" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6938C3" w14:textId="5CFE8864" w:rsidR="00F833DE" w:rsidRPr="00FE3DF6" w:rsidRDefault="00F833DE" w:rsidP="006402EC">
+          <w:p w14:paraId="3B6938C3" w14:textId="5CFE8864" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3DF6">
+            <w:r w:rsidRPr="002B6B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Askerlik Durumu </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6522" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="6355" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB36702" w14:textId="0BD9DA4D" w:rsidR="00F833DE" w:rsidRPr="00B7476E" w:rsidRDefault="00000000" w:rsidP="00D16933">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4EB36702" w14:textId="6C9B4E65" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="630602926"/>
                 <w14:checkbox>
-                  <w14:checked w14:val="1"/>
+                  <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00D16933">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
-                  <w:t>☒</w:t>
+                  <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150317" w:rsidRPr="006402EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
-                <w:sz w:val="20"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terhis .../.../…       </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="713157454"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150317">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006402EC" w:rsidRPr="006402EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006402EC" w:rsidRPr="006402EC">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muaf          </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-492802240"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150317">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150317" w:rsidRPr="006402EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
-                <w:sz w:val="20"/>
-[...25 lines deleted...]
-              <w:t>…</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tecilli …/…/…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006402EC" w:rsidRPr="00B7476E" w14:paraId="6B0575FF" w14:textId="77777777" w:rsidTr="0029717A">
+      <w:tr w:rsidR="002B6B2D" w:rsidRPr="00B7476E" w14:paraId="6B0575FF" w14:textId="77777777" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="289CE586" w14:textId="42F6DA04" w:rsidR="006402EC" w:rsidRPr="00FE3DF6" w:rsidRDefault="006402EC" w:rsidP="006402EC">
+          <w:p w14:paraId="289CE586" w14:textId="42F6DA04" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3DF6">
+            <w:r w:rsidRPr="002B6B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Adli sicil kaydının olup olmadığı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6522" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="6355" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="261E1482" w14:textId="0EE17365" w:rsidR="006402EC" w:rsidRPr="006402EC" w:rsidRDefault="00000000" w:rsidP="006402EC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:p w14:paraId="261E1482" w14:textId="0EE17365" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1174150298"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150317">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150317" w:rsidRPr="006402EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
-                <w:sz w:val="20"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yok                         </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-126854767"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150317">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006402EC" w:rsidRPr="006402EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006402EC" w:rsidRPr="006402EC">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Var </w:t>
             </w:r>
-            <w:r w:rsidR="006402EC" w:rsidRPr="006402EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006402EC" w:rsidRPr="006402EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006402EC" w:rsidRPr="00B7476E" w14:paraId="4BC3CA31" w14:textId="77777777" w:rsidTr="0029717A">
+      <w:tr w:rsidR="002B6B2D" w:rsidRPr="00B7476E" w14:paraId="4BC3CA31" w14:textId="77777777" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="268D8585" w14:textId="77777777" w:rsidR="006402EC" w:rsidRPr="006402EC" w:rsidRDefault="006402EC" w:rsidP="00BE431F">
+          <w:p w14:paraId="268D8585" w14:textId="77777777" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6522" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="6355" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4803BA" w14:textId="0E99C656" w:rsidR="006402EC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1E4803BA" w14:textId="0E99C656" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-198703500"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150317">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150317">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Var ise açıklama:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E2C29" w:rsidRPr="00B7476E" w14:paraId="788F9999" w14:textId="77777777" w:rsidTr="0029717A">
+      <w:tr w:rsidR="002B6B2D" w:rsidRPr="00B7476E" w14:paraId="788F9999" w14:textId="77777777" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC08CDA" w14:textId="25154151" w:rsidR="006E2C29" w:rsidRPr="00FE3DF6" w:rsidRDefault="00F94722" w:rsidP="00BE431F">
+          <w:p w14:paraId="1EC08CDA" w14:textId="25154151" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3DF6">
+            <w:r w:rsidRPr="002B6B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>İlişik Kesilme Nedeni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6522" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="6355" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E3A074B" w14:textId="56B314DF" w:rsidR="006E2C29" w:rsidRPr="00FE3DF6" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4E3A074B" w14:textId="3A1344D8" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1569339782"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00F957E7">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150317">
-[...37 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kendi İsteği ile İlişiği Kesilen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24626B0D" w14:textId="6FBA58FD" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1421225762"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="002B2BA1" w:rsidRPr="00FE3DF6">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150317" w:rsidRPr="00FE3DF6">
-[...21 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bilimsel Hazırlık Programından Başarısızlık</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68CFF624" w14:textId="5AF4E449" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2134894378"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="002B2BA1" w:rsidRPr="00FE3DF6">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150317" w:rsidRPr="00FE3DF6">
-[...21 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ders Aşamasını Süresinde Bitiremediğinden</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7814734C" w14:textId="7FE6A074" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1301423317"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="002B2BA1" w:rsidRPr="00FE3DF6">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150317" w:rsidRPr="00FE3DF6">
-[...21 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Azami Süre Sonunda Başarısızlık </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="160403F8" w14:textId="07286433" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-[...50 lines deleted...]
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1521507227"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="002B2BA1" w:rsidRPr="00FE3DF6">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150317" w:rsidRPr="00FE3DF6">
-[...37 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tez Öneri Savunmasında Başarısızlık</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F374584" w14:textId="3398B8D1" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1532407598"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="002B2BA1" w:rsidRPr="00FE3DF6">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150317" w:rsidRPr="00FE3DF6">
-[...21 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yeterlik Sınavından Başarısızlık</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E1917CC" w14:textId="6865483B" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1939284074"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00B71423" w:rsidRPr="00FE3DF6">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150317" w:rsidRPr="00FE3DF6">
-[...16 lines deleted...]
-          <w:p w14:paraId="5BE84443" w14:textId="127811F7" w:rsidR="006E2C29" w:rsidRDefault="00000000">
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tezin Reddedilmesi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BE84443" w14:textId="127811F7" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-445303271"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="002B2BA1" w:rsidRPr="00FE3DF6">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150317" w:rsidRPr="00FE3DF6">
+            <w:r w:rsidRPr="002B6B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Diğer:</w:t>
+              <w:t xml:space="preserve"> Diğer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F833DE" w:rsidRPr="00B7476E" w14:paraId="27E7BE00" w14:textId="77777777" w:rsidTr="0029717A">
+      <w:tr w:rsidR="002B6B2D" w:rsidRPr="00B7476E" w14:paraId="27E7BE00" w14:textId="77777777" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A80D344" w14:textId="77777777" w:rsidR="00545704" w:rsidRPr="00FE3DF6" w:rsidRDefault="009D571E" w:rsidP="00BE431F">
+          <w:p w14:paraId="1A80D344" w14:textId="77777777" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3DF6">
+            <w:r w:rsidRPr="002B6B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Başka Bir Lisansüstü Programa </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="333CFE9D" w14:textId="77777777" w:rsidR="00150317" w:rsidRPr="00FE3DF6" w:rsidRDefault="00545704" w:rsidP="00BE431F">
+          <w:p w14:paraId="333CFE9D" w14:textId="77777777" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3DF6">
+            <w:r w:rsidRPr="002B6B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Kayıtlı</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="0A38385A" w14:textId="2355F24B" w:rsidR="00F833DE" w:rsidRPr="00FE3DF6" w:rsidRDefault="0073349E" w:rsidP="00BE431F">
+              <w:t xml:space="preserve">Kayıtlı mısınız? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A38385A" w14:textId="2355F24B" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3DF6">
+            <w:r w:rsidRPr="002B6B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Kayıtlı İseniz Düzeyi</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Kayıtlı İseniz Düzeyi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6522" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="6355" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69E60AE4" w14:textId="068E9D0D" w:rsidR="00545704" w:rsidRPr="00B7476E" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="69E60AE4" w14:textId="068E9D0D" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1241064001"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="007823B8">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D571E" w:rsidRPr="00B7476E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hayır  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29D69390" w14:textId="292219F9" w:rsidR="00F833DE" w:rsidRPr="00B7476E" w:rsidRDefault="00000000">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="29D69390" w14:textId="06F0433F" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1891102359"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00545704" w:rsidRPr="00B7476E">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D571E" w:rsidRPr="00B7476E">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evet &gt;&gt;  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-554706879"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00545704" w:rsidRPr="00B7476E">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00545704" w:rsidRPr="00B7476E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Tezli (YL/DR.)      </w:t>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tezli Yüksek Lisans                </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="1462997194"/>
+                <w:id w:val="1229572112"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00545704" w:rsidRPr="00B7476E">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00545704" w:rsidRPr="00B7476E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Tezsiz</w:t>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Doktora</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F833DE" w:rsidRPr="00B7476E" w14:paraId="27114DA3" w14:textId="77777777" w:rsidTr="0029717A">
+      <w:tr w:rsidR="002B6B2D" w:rsidRPr="00B7476E" w14:paraId="27114DA3" w14:textId="77777777" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="1859"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9383" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="8417" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C8DDED1" w14:textId="7BFD4B55" w:rsidR="00F833DE" w:rsidRPr="00FE3DF6" w:rsidRDefault="007C2BC2" w:rsidP="007C2BC2">
+          <w:p w14:paraId="6C8DDED1" w14:textId="7BFD4B55" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3DF6">
+            <w:r w:rsidRPr="002B6B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Terör suçu ile kasten öldürme suçlarından (madde 81, 82 ve 83), işkence suçundan (madde 94 ve 95), eziyet suçundan (madde 96), cinsel saldırı (madde 102), çocukların cinsel istismarı (madde 103), uyuşturucu veya uyarıcı madde imal ve ticareti suçundan (madde 188) mahkum olanlar ile sahte belge sebebiyle kaydı iptal edilenler ile kayıt sırasında sahte belge verenler ile 5/12/1951 tarihli ve 5846 sayılı Fikir ve Sanat Eserleri Kanununun 71 inci maddesinde yazılı suçlar ile terör örgütlerine veya Milli Güvenlik Kurulunca Devletin milli güvenliğine karşı faaliyette bulunduğuna karar verilen yapı, oluşum veya gruplara üyeliği, mensubiyeti veya iltisakı yahut bunlarla irtibatı</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00FE3DF6">
+              <w:t>Terör suçu ile kasten öldürme suçlarından (madde 81, 82 ve 83), işkence suçundan (madde 94 ve 95), eziyet suçundan (madde 96), cinsel saldırı (madde 102), çocukların cinsel istismarı (madde 103), uyuşturucu veya uyarıcı madde imal ve ticareti suçundan (madde 188) mahkum olanlar ile sahte belge sebebiyle kaydı iptal edilenler ile kayıt sırasında sahte belge verenler ile 5/12/1951 tarihli ve 5846 sayılı Fikir ve Sanat Eserleri Kanununun 71 inci maddesinde yazılı suçlar ile terör örgütlerine veya Milli Güvenlik Kurulunca Devletin milli güvenliğine karşı faaliyette bulunduğuna karar verilen yapı, oluşum veya gruplara üyeliği, mensubiyeti veya iltisakı yahut bunlarla irtibatı olanlar aftan yararlanamaz. Bu maddelerden birini taşıyor musunuz?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6B2D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="1790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06C6EAE3" w14:textId="77777777" w:rsidR="00F833DE" w:rsidRPr="00B7476E" w:rsidRDefault="00000000" w:rsidP="007C2BC2">
+          <w:p w14:paraId="06C6EAE3" w14:textId="3154149B" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1676571673"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00501FC2" w:rsidRPr="00B7476E">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00501FC2" w:rsidRPr="00B7476E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Evet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19A9EDB7" w14:textId="5B311BDE" w:rsidR="00501FC2" w:rsidRPr="00B7476E" w:rsidRDefault="00000000" w:rsidP="0029717A">
+          <w:p w14:paraId="19A9EDB7" w14:textId="5B311BDE" w:rsidR="002B6B2D" w:rsidRPr="002B6B2D" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:ind w:right="-95"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-665624847"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="007823B8">
+                <w:r w:rsidRPr="002B6B2D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00501FC2" w:rsidRPr="00B7476E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE3DF6" w:rsidRPr="00B7476E" w14:paraId="1425DF2E" w14:textId="77777777" w:rsidTr="0029717A">
+      <w:tr w:rsidR="002B6B2D" w:rsidRPr="00B7476E" w14:paraId="1425DF2E" w14:textId="77777777" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="384A790D" w14:textId="33D33295" w:rsidR="00FE3DF6" w:rsidRPr="00FE3DF6" w:rsidRDefault="00FE3DF6" w:rsidP="00BE431F">
+          <w:p w14:paraId="384A790D" w14:textId="33D33295" w:rsidR="002B6B2D" w:rsidRPr="00FE3DF6" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE3DF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>İletişim Adresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8122" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="8028" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C12B13B" w14:textId="68C22948" w:rsidR="00FE3DF6" w:rsidRPr="00B7476E" w:rsidRDefault="00FE3DF6">
+          <w:p w14:paraId="1C12B13B" w14:textId="68C22948" w:rsidR="002B6B2D" w:rsidRPr="00B7476E" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029717A" w:rsidRPr="00B7476E" w14:paraId="7D97759F" w14:textId="21E61877" w:rsidTr="0029717A">
+      <w:tr w:rsidR="002B6B2D" w:rsidRPr="00B7476E" w14:paraId="7D97759F" w14:textId="21E61877" w:rsidTr="002B6B2D">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="083F1662" w14:textId="64002C92" w:rsidR="0029717A" w:rsidRPr="00FE3DF6" w:rsidRDefault="0029717A" w:rsidP="00BE431F">
+          <w:p w14:paraId="083F1662" w14:textId="64002C92" w:rsidR="002B6B2D" w:rsidRPr="00FE3DF6" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7977"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE3DF6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Cep Telefonu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3615" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="3333" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="774A6F29" w14:textId="4AEA5EA7" w:rsidR="0029717A" w:rsidRPr="0029717A" w:rsidRDefault="0029717A">
+          <w:p w14:paraId="774A6F29" w14:textId="4AEA5EA7" w:rsidR="002B6B2D" w:rsidRPr="0029717A" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4507" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="4695" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1345605E" w14:textId="78712C56" w:rsidR="0029717A" w:rsidRPr="0029717A" w:rsidRDefault="0029717A">
+          <w:p w14:paraId="1345605E" w14:textId="78712C56" w:rsidR="002B6B2D" w:rsidRPr="0029717A" w:rsidRDefault="002B6B2D" w:rsidP="002B6B2D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0029717A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>E-Posta:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="399CAEE2" w14:textId="77777777" w:rsidR="00763C4E" w:rsidRDefault="00763C4E" w:rsidP="00763C4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2412,406 +1748,420 @@
         <w:tblInd w:w="-292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="999999"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5645"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BE431F" w:rsidRPr="00DA56E8" w14:paraId="62FD5448" w14:textId="77777777" w:rsidTr="00BE431F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5645" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0009DF" w14:textId="73CD46EE" w:rsidR="00BE431F" w:rsidRPr="009018ED" w:rsidRDefault="00BE431F" w:rsidP="00BE431F">
+          <w:p w14:paraId="5E0009DF" w14:textId="73CD46EE" w:rsidR="00BE431F" w:rsidRPr="002B6B2D" w:rsidRDefault="00BE431F" w:rsidP="00BE431F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Verdiğim bilgilerin doğruluğunu kabul eder bilgilerde var olan bir hata veya eksiklik nedeniyle uğrayacağım maddi ve manevi zarardan dolayı Ordu Üniversitesi’nden herhangi bir hak iddia etmeyeceğimi beyan ederim.     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65E574AD" w14:textId="77777777" w:rsidR="00BE431F" w:rsidRDefault="00BE431F" w:rsidP="006D5B3D">
-            <w:pPr>
+          <w:p w14:paraId="65E574AD" w14:textId="77777777" w:rsidR="00BE431F" w:rsidRPr="002B6B2D" w:rsidRDefault="00BE431F" w:rsidP="006D5B3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EB9EBE3" w14:textId="77777777" w:rsidR="00BE431F" w:rsidRPr="002B6B2D" w:rsidRDefault="00BE431F" w:rsidP="000E0634">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    ____/____/202</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D9B318B" w14:textId="20DDFEC2" w:rsidR="00BE431F" w:rsidRPr="002B6B2D" w:rsidRDefault="00150317" w:rsidP="000E0634">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE431F" w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Başvuru Sahibinin Adı Soyadı</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35C85F50" w14:textId="25303DE0" w:rsidR="00BE431F" w:rsidRPr="009018ED" w:rsidRDefault="002B6B2D" w:rsidP="000E0634">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...60 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE431F" w:rsidRPr="0029717A">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00150317" w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE431F" w:rsidRPr="002B6B2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>İmzası</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="745F2C05" w14:textId="77777777" w:rsidR="000E0634" w:rsidRPr="00FE3DF6" w:rsidRDefault="000E0634" w:rsidP="000E0634">
+    <w:p w14:paraId="29AD4976" w14:textId="77777777" w:rsidR="00EB23FD" w:rsidRPr="002B6B2D" w:rsidRDefault="00EB23FD" w:rsidP="000E0634">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE3DF6">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0510462E" w14:textId="06AEF110" w:rsidR="006651AB" w:rsidRDefault="006402EC" w:rsidP="000D60C3">
+    <w:p w14:paraId="745F2C05" w14:textId="764AABCA" w:rsidR="000E0634" w:rsidRPr="002B6B2D" w:rsidRDefault="000E0634" w:rsidP="000E0634">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE3DF6">
+      <w:r w:rsidRPr="002B6B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="000E0634" w:rsidRPr="00FE3DF6">
+      <w:r w:rsidR="00EB23FD" w:rsidRPr="002B6B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-Erkek adayl</w:t>
+        <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidR="00D16933">
+      <w:r w:rsidRPr="002B6B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67855F9E" w14:textId="77777777" w:rsidR="00EB23FD" w:rsidRPr="002B6B2D" w:rsidRDefault="00EB23FD" w:rsidP="00EB23FD">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kimlik Fotokopisi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274A7784" w14:textId="672A943A" w:rsidR="00EB23FD" w:rsidRPr="002B6B2D" w:rsidRDefault="00EB23FD" w:rsidP="00EB23FD">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Transkript Belgesi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356E8E4C" w14:textId="77777777" w:rsidR="00EB23FD" w:rsidRPr="002B6B2D" w:rsidRDefault="000E0634" w:rsidP="00EB23FD">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Erkek adayl</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16933" w:rsidRPr="002B6B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000E0634" w:rsidRPr="00FE3DF6">
+      <w:r w:rsidRPr="002B6B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r için Askerlik Durum Belgesi (Askerlik Şubesinden veya e-devlet üzerinden)</w:t>
       </w:r>
-      <w:r w:rsidR="000D60C3" w:rsidRPr="00FE3DF6">
+      <w:r w:rsidR="000D60C3" w:rsidRPr="002B6B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE3DF6">
+    </w:p>
+    <w:p w14:paraId="0510462E" w14:textId="420F015B" w:rsidR="006651AB" w:rsidRPr="002B6B2D" w:rsidRDefault="000E0634" w:rsidP="00EB23FD">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E0634" w:rsidRPr="00FE3DF6">
+      </w:pPr>
+      <w:r w:rsidRPr="002B6B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-Kimlik Fotokopisi</w:t>
+        <w:t>Vesikalık Fotoğraf (1 Adet)</w:t>
       </w:r>
-      <w:r w:rsidR="000D60C3" w:rsidRPr="00FE3DF6">
-[...40 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7FF62144" w14:textId="77777777" w:rsidR="00DB4A1B" w:rsidRPr="00DB4A1B" w:rsidRDefault="00DB4A1B" w:rsidP="00DB4A1B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB4A1B" w:rsidRPr="00DB4A1B" w:rsidSect="00A45E2F">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1298" w:right="1134" w:bottom="851" w:left="1276" w:header="709" w:footer="488" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D065395" w14:textId="77777777" w:rsidR="002252C0" w:rsidRDefault="002252C0" w:rsidP="00E6343A">
+    <w:p w14:paraId="590EDD7F" w14:textId="77777777" w:rsidR="00F65E2E" w:rsidRDefault="00F65E2E" w:rsidP="00E6343A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="565D8C4B" w14:textId="77777777" w:rsidR="002252C0" w:rsidRDefault="002252C0" w:rsidP="00E6343A">
+    <w:p w14:paraId="7DD5BE63" w14:textId="77777777" w:rsidR="00F65E2E" w:rsidRDefault="00F65E2E" w:rsidP="00E6343A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CB27C56" w14:textId="4894B4D6" w:rsidR="000E0634" w:rsidRPr="000E0634" w:rsidRDefault="000E0634" w:rsidP="000E0634">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3143"/>
         <w:tab w:val="center" w:pos="4536"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-426" w:hanging="567"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000E0634">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -3044,111 +2394,91 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="795"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9354"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="000E0634">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A249D49" w14:textId="77777777" w:rsidR="002252C0" w:rsidRDefault="002252C0" w:rsidP="00E6343A">
+    <w:p w14:paraId="4B524975" w14:textId="77777777" w:rsidR="00F65E2E" w:rsidRDefault="00F65E2E" w:rsidP="00E6343A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A245BF5" w14:textId="77777777" w:rsidR="002252C0" w:rsidRDefault="002252C0" w:rsidP="00E6343A">
+    <w:p w14:paraId="52EAC43C" w14:textId="77777777" w:rsidR="00F65E2E" w:rsidRDefault="00F65E2E" w:rsidP="00E6343A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="338003AD" w14:textId="793FFE4B" w:rsidR="00A45E2F" w:rsidRDefault="00A45E2F" w:rsidP="00A45E2F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="338003AD" w14:textId="793FFE4B" w:rsidR="00A45E2F" w:rsidRPr="00E64932" w:rsidRDefault="00A45E2F" w:rsidP="00A45E2F">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E64932">
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04B5E5B6" wp14:editId="3012DA80">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-425450</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-102870</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="575310" cy="730885"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1580879950" name="Resim 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3173,133 +2503,212 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="575310" cy="730885"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E64932">
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>T.C.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="54FCFD3D" w14:textId="77777777" w:rsidR="000D60C3" w:rsidRDefault="00A45E2F" w:rsidP="00A45E2F">
+  <w:p w14:paraId="54FCFD3D" w14:textId="77777777" w:rsidR="000D60C3" w:rsidRPr="00E64932" w:rsidRDefault="00A45E2F" w:rsidP="00A45E2F">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E64932">
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>ORDU ÜNİVERSİTESİ</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5119CFF9" w14:textId="4E4A36FA" w:rsidR="00A45E2F" w:rsidRDefault="000D60C3" w:rsidP="00A45E2F">
+  <w:p w14:paraId="5119CFF9" w14:textId="4E4A36FA" w:rsidR="00A45E2F" w:rsidRPr="00E64932" w:rsidRDefault="000D60C3" w:rsidP="00A45E2F">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E64932">
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>SAĞLIK BİLİMLERİ ENSTİTÜSÜ MÜDÜRLÜĞÜ</w:t>
     </w:r>
-    <w:r w:rsidR="00A45E2F">
+    <w:r w:rsidR="00A45E2F" w:rsidRPr="00E64932">
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0ABAEA1E" w14:textId="478BB239" w:rsidR="00A45E2F" w:rsidRDefault="00A45E2F" w:rsidP="00A45E2F">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A3460D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0D2A1AA"/>
+    <w:lvl w:ilvl="0" w:tplc="677800A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="76" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="796" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1516" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2236" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2956" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3676" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4396" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5116" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5836" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B0E38C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCBCECD8"/>
     <w:lvl w:ilvl="0" w:tplc="B526FCE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1558" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EDB4B390">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2408" w:hanging="360"/>
@@ -3373,103 +2782,107 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7488" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B2F041D4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8335" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1981765050">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1298029978">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E1441E"/>
     <w:rsid w:val="00065BD0"/>
     <w:rsid w:val="00083929"/>
     <w:rsid w:val="000B0278"/>
     <w:rsid w:val="000D13EC"/>
     <w:rsid w:val="000D590B"/>
     <w:rsid w:val="000D60C3"/>
     <w:rsid w:val="000E0634"/>
     <w:rsid w:val="000F6D48"/>
     <w:rsid w:val="00150317"/>
     <w:rsid w:val="00167BBA"/>
     <w:rsid w:val="00184EC8"/>
     <w:rsid w:val="001C3A5A"/>
     <w:rsid w:val="002252C0"/>
     <w:rsid w:val="0029717A"/>
     <w:rsid w:val="002B2BA1"/>
+    <w:rsid w:val="002B6B2D"/>
     <w:rsid w:val="002C1ABD"/>
     <w:rsid w:val="002C36A7"/>
     <w:rsid w:val="002D1551"/>
     <w:rsid w:val="002F34EC"/>
     <w:rsid w:val="00313AA7"/>
+    <w:rsid w:val="00325CE6"/>
     <w:rsid w:val="00342481"/>
     <w:rsid w:val="00354D8B"/>
     <w:rsid w:val="00364E77"/>
     <w:rsid w:val="00373840"/>
     <w:rsid w:val="00373850"/>
     <w:rsid w:val="003870AD"/>
     <w:rsid w:val="003B7B5B"/>
     <w:rsid w:val="003F2686"/>
     <w:rsid w:val="003F37B0"/>
     <w:rsid w:val="00464AFC"/>
     <w:rsid w:val="00477DE2"/>
     <w:rsid w:val="004A7977"/>
     <w:rsid w:val="004F0973"/>
     <w:rsid w:val="00501FC2"/>
     <w:rsid w:val="005132ED"/>
     <w:rsid w:val="00530163"/>
     <w:rsid w:val="00545704"/>
     <w:rsid w:val="00545839"/>
     <w:rsid w:val="005510A0"/>
     <w:rsid w:val="005974C0"/>
     <w:rsid w:val="0062197F"/>
     <w:rsid w:val="00635483"/>
     <w:rsid w:val="00635CAC"/>
     <w:rsid w:val="006402EC"/>
     <w:rsid w:val="006438E2"/>
@@ -3506,51 +2919,54 @@
     <w:rsid w:val="00AD6EB0"/>
     <w:rsid w:val="00AE38F2"/>
     <w:rsid w:val="00B17569"/>
     <w:rsid w:val="00B62374"/>
     <w:rsid w:val="00B71423"/>
     <w:rsid w:val="00B7476E"/>
     <w:rsid w:val="00B75E44"/>
     <w:rsid w:val="00BE4271"/>
     <w:rsid w:val="00BE431F"/>
     <w:rsid w:val="00BF34F9"/>
     <w:rsid w:val="00C113EE"/>
     <w:rsid w:val="00C52615"/>
     <w:rsid w:val="00CB03AF"/>
     <w:rsid w:val="00D079E3"/>
     <w:rsid w:val="00D16933"/>
     <w:rsid w:val="00D35A33"/>
     <w:rsid w:val="00D3623D"/>
     <w:rsid w:val="00D45CC2"/>
     <w:rsid w:val="00D93A46"/>
     <w:rsid w:val="00DB4A1B"/>
     <w:rsid w:val="00DC4008"/>
     <w:rsid w:val="00DF43BC"/>
     <w:rsid w:val="00E1441E"/>
     <w:rsid w:val="00E37AB0"/>
     <w:rsid w:val="00E6343A"/>
+    <w:rsid w:val="00E64932"/>
     <w:rsid w:val="00E82053"/>
+    <w:rsid w:val="00EB23FD"/>
+    <w:rsid w:val="00F65E2E"/>
     <w:rsid w:val="00F833DE"/>
     <w:rsid w:val="00F94722"/>
     <w:rsid w:val="00F957E7"/>
     <w:rsid w:val="00FD2E10"/>
     <w:rsid w:val="00FE3DF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -4040,65 +3456,76 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E6343A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E6343A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E6343A"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB23FD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4358,70 +3785,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>352</Words>
-  <Characters>2009</Characters>
+  <Words>349</Words>
+  <Characters>1995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2357</CharactersWithSpaces>
+  <CharactersWithSpaces>2340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sefa KESKİN</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>