--- v0 (2025-12-19)
+++ v1 (2026-09-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="654A09C3" w14:textId="77777777" w:rsidR="00C179E8" w:rsidRDefault="00C179E8" w:rsidP="00EC647B">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EC05FF6" w14:textId="43105999" w:rsidR="00AD35D8" w:rsidRDefault="00EA6125" w:rsidP="00EC647B">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -66,51 +66,69 @@
     </w:p>
     <w:p w14:paraId="7EDBAA10" w14:textId="266A5131" w:rsidR="003469A0" w:rsidRPr="00EA6125" w:rsidRDefault="003469A0" w:rsidP="007C69D3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="1134"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA6125">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">Enstitünüz……………………………………………………………………Anabilim Dalı Tezli Yüksek Lisans/Doktora Programı </w:t>
       </w:r>
       <w:r w:rsidR="007C69D3" w:rsidRPr="00EA6125">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>…………………….numaralı öğrencisiyim</w:t>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007C69D3" w:rsidRPr="00EA6125">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007C69D3" w:rsidRPr="00EA6125">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>numaralı öğrencisiyim</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6125">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA138A3" w14:textId="1769C13C" w:rsidR="003469A0" w:rsidRPr="00EA6125" w:rsidRDefault="003469A0" w:rsidP="00AD35D8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA6125">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -219,151 +237,228 @@
       <w:r w:rsidR="00EA6125" w:rsidRPr="00766E9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
       <w:r w:rsidR="003469A0" w:rsidRPr="00766E9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>____/____/202</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC05E4D" w14:textId="5DF36479" w:rsidR="003469A0" w:rsidRDefault="007C69D3" w:rsidP="007C69D3">
       <w:pPr>
         <w:ind w:left="6096" w:right="-144" w:hanging="6522"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>İletişim Bilgileri:</w:t>
+        <w:t>İletişim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bilgileri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003469A0" w:rsidRPr="00766E9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="003C5EFD" w:rsidRPr="00766E9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD35D8" w:rsidRPr="00766E9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                              </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AD35D8" w:rsidRPr="00766E9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Başvuru Sahibinin</w:t>
-      </w:r>
+        <w:t>Başvuru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AD35D8" w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD35D8" w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sahibinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003469A0" w:rsidRPr="00766E9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Adı Soyadı</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003469A0" w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adı</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003469A0" w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003469A0" w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Soyadı</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7DEE87EF" w14:textId="75BB250A" w:rsidR="003469A0" w:rsidRDefault="007C69D3" w:rsidP="007C69D3">
       <w:pPr>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:ind w:right="-2" w:hanging="426"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adres:</w:t>
       </w:r>
       <w:r w:rsidR="00766E9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00766E9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F25D71" w:rsidRPr="00766E9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003469A0" w:rsidRPr="00766E9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> İmzası</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003469A0" w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>İmzası</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4B9D6119" w14:textId="58E9C8E7" w:rsidR="007C69D3" w:rsidRDefault="007C69D3" w:rsidP="007C69D3">
       <w:pPr>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:ind w:right="-2" w:hanging="426"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gsm: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251A82D8" w14:textId="03D35869" w:rsidR="007C69D3" w:rsidRPr="00766E9A" w:rsidRDefault="007C69D3" w:rsidP="007C69D3">
       <w:pPr>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:ind w:right="-2" w:hanging="426"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -411,56 +506,65 @@
       <w:tblGrid>
         <w:gridCol w:w="5505"/>
         <w:gridCol w:w="4696"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F25D71" w:rsidRPr="00EE0303" w14:paraId="4A7E6908" w14:textId="77777777" w:rsidTr="00F25D71">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="ADADAD"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="74957601" w14:textId="6F3CA8AF" w:rsidR="00F25D71" w:rsidRPr="00EA6125" w:rsidRDefault="00F25D71" w:rsidP="00F25D71">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6125">
-[...4 lines deleted...]
-              <w:t>Talep Eden</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Talep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Eden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4696" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="ADADAD"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24DCED0A" w14:textId="05203F3C" w:rsidR="00F25D71" w:rsidRPr="00EA6125" w:rsidRDefault="00F25D71" w:rsidP="00F25D71">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6125">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -491,51 +595,67 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00EA6125">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00EA6125">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00EA6125">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Kendisi            </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kendisi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA6125">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EA6125">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -547,83 +667,181 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00EA6125">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00EA6125">
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00EA6125">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Vekili</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vekili</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F25D71" w:rsidRPr="00EE0303" w14:paraId="5F6235D9" w14:textId="77777777" w:rsidTr="005F5994">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="ADADAD"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7067B83F" w14:textId="679176C4" w:rsidR="00F25D71" w:rsidRPr="00EA6125" w:rsidRDefault="00F25D71" w:rsidP="00F25D71">
+          <w:p w14:paraId="7067B83F" w14:textId="4702BF1A" w:rsidR="00F25D71" w:rsidRPr="00EA6125" w:rsidRDefault="00F25D71" w:rsidP="00F25D71">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6125">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vekil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bilgileri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Telefon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00664262">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>umarası</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4696" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="ADADAD"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="56142F2A" w14:textId="1581ABF0" w:rsidR="00F25D71" w:rsidRPr="00EA6125" w:rsidRDefault="00F25D71" w:rsidP="00F25D71">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E744C" w:rsidRPr="00EE0303" w14:paraId="6E046F0D" w14:textId="77777777" w:rsidTr="006E744C">
         <w:trPr>
           <w:trHeight w:val="373"/>
@@ -643,519 +861,962 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6125">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TALEP EDİLEN BELGELER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003469A0" w:rsidRPr="00EE0303" w14:paraId="2967000B" w14:textId="77777777" w:rsidTr="00F25D71">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3B2540FB" w14:textId="77777777" w:rsidR="003469A0" w:rsidRPr="00EA6125" w:rsidRDefault="003469A0" w:rsidP="00661496">
+          <w:p w14:paraId="3B2540FB" w14:textId="77777777" w:rsidR="003469A0" w:rsidRPr="000B5227" w:rsidRDefault="003469A0" w:rsidP="00661496">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk88155303"/>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="000B5227">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA6125">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Öğrenci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Belgesi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4696" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3AAF62" w14:textId="029AAFC3" w:rsidR="003469A0" w:rsidRPr="00EA6125" w:rsidRDefault="006E744C" w:rsidP="00661496">
+          <w:p w14:paraId="1F3AAF62" w14:textId="029AAFC3" w:rsidR="003469A0" w:rsidRPr="000B5227" w:rsidRDefault="006E744C" w:rsidP="00661496">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="000B5227">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA6125">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onaylı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ders </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>İçerikleri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003469A0" w:rsidRPr="00EE0303" w14:paraId="0E91551D" w14:textId="77777777" w:rsidTr="00F25D71">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6F797DBC" w14:textId="77777777" w:rsidR="003469A0" w:rsidRPr="00EA6125" w:rsidRDefault="003469A0" w:rsidP="00661496">
+          <w:p w14:paraId="6F797DBC" w14:textId="77777777" w:rsidR="003469A0" w:rsidRPr="000B5227" w:rsidRDefault="003469A0" w:rsidP="00661496">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="000B5227">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA6125">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Transkript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Belgesi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4696" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="22D98A0A" w14:textId="002233C8" w:rsidR="003469A0" w:rsidRPr="00EA6125" w:rsidRDefault="006E744C" w:rsidP="00661496">
+          <w:p w14:paraId="22D98A0A" w14:textId="002233C8" w:rsidR="003469A0" w:rsidRPr="000B5227" w:rsidRDefault="006E744C" w:rsidP="00661496">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="000B5227">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA6125">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> Disiplin Suçu Olup Olmadığını Gösterir Belge</w:t>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Disiplin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Suçu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Olup Olmadığını </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gösterir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Belge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003469A0" w:rsidRPr="00EE0303" w14:paraId="1F95C539" w14:textId="77777777" w:rsidTr="00F25D71">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="787AE4D7" w14:textId="77777777" w:rsidR="003469A0" w:rsidRPr="00EA6125" w:rsidRDefault="003469A0" w:rsidP="00661496">
+          <w:p w14:paraId="787AE4D7" w14:textId="77777777" w:rsidR="003469A0" w:rsidRPr="000B5227" w:rsidRDefault="003469A0" w:rsidP="00661496">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="000B5227">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="000B5227">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diploma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4696" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1DAA0BDC" w14:textId="6F9C9210" w:rsidR="003469A0" w:rsidRPr="00EA6125" w:rsidRDefault="006E744C" w:rsidP="00661496">
+          <w:p w14:paraId="1DAA0BDC" w14:textId="6F9C9210" w:rsidR="003469A0" w:rsidRPr="000B5227" w:rsidRDefault="006E744C" w:rsidP="00661496">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="000B5227">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA6125">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Enstitü</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Öğrencisi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Olduğuna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dair </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Üst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yazı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003469A0" w:rsidRPr="00EE0303" w14:paraId="3803682F" w14:textId="77777777" w:rsidTr="00656C75">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBBEE6D" w14:textId="77777777" w:rsidR="003469A0" w:rsidRPr="00EA6125" w:rsidRDefault="003469A0" w:rsidP="00661496">
+          <w:p w14:paraId="4FBBEE6D" w14:textId="77777777" w:rsidR="003469A0" w:rsidRPr="000B5227" w:rsidRDefault="003469A0" w:rsidP="00661496">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="000B5227">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="000B5227">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diploma Eki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4696" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77B6B9D0" w14:textId="77777777" w:rsidR="003469A0" w:rsidRPr="00EA6125" w:rsidRDefault="003469A0" w:rsidP="00661496">
+          <w:p w14:paraId="77B6B9D0" w14:textId="77777777" w:rsidR="003469A0" w:rsidRPr="000B5227" w:rsidRDefault="003469A0" w:rsidP="00661496">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003469A0" w:rsidRPr="00EE0303" w14:paraId="35EE9642" w14:textId="77777777" w:rsidTr="00656C75">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50DAF81F" w14:textId="419B9AEC" w:rsidR="003469A0" w:rsidRPr="00EA6125" w:rsidRDefault="0077121F" w:rsidP="0077121F">
+          <w:p w14:paraId="50DAF81F" w14:textId="419B9AEC" w:rsidR="003469A0" w:rsidRPr="000B5227" w:rsidRDefault="0077121F" w:rsidP="0077121F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="000B5227">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="0077121F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0077121F">
-[...4 lines deleted...]
-              <w:t>Öğrenci Kimlik Kartı Talebi (2.kez veya üzeri)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Öğrenci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kimlik Kartı Talebi (2.kez </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>veya</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>üzeri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="422439DD" w14:textId="77777777" w:rsidR="0077121F" w:rsidRPr="00EA6125" w:rsidRDefault="0077121F" w:rsidP="0077121F">
+          <w:p w14:paraId="422439DD" w14:textId="77777777" w:rsidR="0077121F" w:rsidRPr="000B5227" w:rsidRDefault="0077121F" w:rsidP="0077121F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="00664262">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="00664262">
               <w:rPr>
                 <w:color w:val="2C2C2C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA6125">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kayıp</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="02CCB49F" w14:textId="77777777" w:rsidR="0077121F" w:rsidRPr="00EA6125" w:rsidRDefault="0077121F" w:rsidP="0077121F">
+          <w:p w14:paraId="02CCB49F" w14:textId="77777777" w:rsidR="0077121F" w:rsidRPr="000B5227" w:rsidRDefault="0077121F" w:rsidP="0077121F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="000B5227">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA6125">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kimlik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kartı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>üzerinde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hatalı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bilgi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="7B6D94B3" w14:textId="0239E95E" w:rsidR="003469A0" w:rsidRPr="00EA6125" w:rsidRDefault="0077121F" w:rsidP="0077121F">
+          <w:p w14:paraId="7B6D94B3" w14:textId="0239E95E" w:rsidR="003469A0" w:rsidRPr="00664262" w:rsidRDefault="0077121F" w:rsidP="0077121F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6125">
+            <w:r w:rsidRPr="000B5227">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA6125">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> Diğer:</w:t>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Diğer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5227">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0077121F" w:rsidRPr="00EE0303" w14:paraId="53F59F68" w14:textId="77777777" w:rsidTr="0077121F">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0F3A8B10" w14:textId="5D6E37ED" w:rsidR="0077121F" w:rsidRPr="00EA6125" w:rsidRDefault="0077121F" w:rsidP="007C69D3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2C2C2C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6125">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1-Ziraat Bankası TR090001002327650143105052 Hesabına  yatırıldığını gösterir dekont.</w:t>
+              <w:t xml:space="preserve">1-Ziraat </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bankası</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TR090001002327650143105052 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hesabına</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>yatırıldığını</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gösterir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dekont</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0077121F" w:rsidRPr="00EE0303" w14:paraId="1AC29DE7" w14:textId="77777777" w:rsidTr="00656C75">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70525737" w14:textId="77777777" w:rsidR="007C69D3" w:rsidRDefault="007C69D3" w:rsidP="00661496">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A9C5701" w14:textId="68647110" w:rsidR="0077121F" w:rsidRPr="00EA6125" w:rsidRDefault="0077121F" w:rsidP="00661496">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2C2C2C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6125">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2-Vesikalık Fotoğraf (1 ad.)</w:t>
+              <w:t xml:space="preserve">2-Vesikalık </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fotoğraf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1 ad.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003469A0" w:rsidRPr="00EE0303" w14:paraId="37D22AEB" w14:textId="77777777" w:rsidTr="00656C75">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="ADADAD"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66C5871C" w14:textId="77777777" w:rsidR="0009721C" w:rsidRPr="00EA6125" w:rsidRDefault="0009721C" w:rsidP="00661496">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="373066E8" w14:textId="6B5F537E" w:rsidR="0009721C" w:rsidRPr="00EA6125" w:rsidRDefault="003469A0" w:rsidP="0009721C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6125">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Diğer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA6125">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Talepler</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="ADADAD"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56E8B0C4" w14:textId="77777777" w:rsidR="003469A0" w:rsidRPr="00EE0303" w:rsidRDefault="003469A0" w:rsidP="00661496">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
@@ -1194,97 +1855,259 @@
     <w:p w14:paraId="6A5254A2" w14:textId="77777777" w:rsidR="007C69D3" w:rsidRDefault="007C69D3" w:rsidP="006E2EC6">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C7DDB22" w14:textId="50ABCFDE" w:rsidR="006E2EC6" w:rsidRPr="00766E9A" w:rsidRDefault="006E2EC6" w:rsidP="006E2EC6">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766E9A">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">NOT: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00766E9A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>İstenen belgeler, kimlik kontrolü sağlanarak talep edenin kendisine ya da vekiline teslim edilir.</w:t>
+        <w:t>İstenen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>belgeler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>kimlik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>kontrolü</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>sağlanarak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>talep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>edenin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>kendisine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>ya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>vekiline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>teslim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>edilir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00766E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C76A44D" w14:textId="77777777" w:rsidR="006F5135" w:rsidRDefault="006F5135" w:rsidP="006E2EC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="795"/>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006F5135" w:rsidSect="00F25D71">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1298" w:right="1134" w:bottom="851" w:left="1418" w:header="709" w:footer="488" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="8" w:space="24" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="8" w:space="24" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="24" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="8" w:space="24" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39F46768" w14:textId="77777777" w:rsidR="00A7295A" w:rsidRDefault="00A7295A" w:rsidP="003469A0">
+    <w:p w14:paraId="78311CDE" w14:textId="77777777" w:rsidR="00AA0145" w:rsidRDefault="00AA0145" w:rsidP="003469A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="760B4121" w14:textId="77777777" w:rsidR="00A7295A" w:rsidRDefault="00A7295A" w:rsidP="003469A0">
+    <w:p w14:paraId="5D0A300B" w14:textId="77777777" w:rsidR="00AA0145" w:rsidRDefault="00AA0145" w:rsidP="003469A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
@@ -1296,51 +2119,51 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65434118" w14:textId="659F004E" w:rsidR="0009721C" w:rsidRPr="00432809" w:rsidRDefault="0009721C" w:rsidP="0009721C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3143"/>
         <w:tab w:val="center" w:pos="4536"/>
       </w:tabs>
       <w:ind w:right="-426" w:hanging="567"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00432809">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F06E5DE" wp14:editId="46AD83B6">
               <wp:simplePos x="0" y="0"/>
@@ -1390,50 +2213,51 @@
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1CEB8735" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="Düz Ok Bağlayıcısı 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-19.9pt;margin-top:-9pt;width:508.5pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAklrRvuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CpVuNOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7S67tpcOJoiC36Ri5mcymMV6it7xr58/nhw2cp&#10;OILX4NCbRp4My7vN+3frMdRmiT06bUgkEM/1GBrZxxjqqmLVmwF4hsH45GyRBojpSl2lCcaEPrhq&#10;OZ/fVCOSDoTKMKfX+xen3BT8tjUq/mhbNlG4RiZusZxUzn0+q80a6o4g9FadacA/sBjA+lT0CnUP&#10;EcSB7F9Qg1WEjG2cKRwqbFurTOkhdbOY/9HNUw/BlF6SOByuMvH/g1Xfj1u/o0xdTf4pPKL6xcLj&#10;tgffmULg+RTS4BZZqmoMXF9T8oXDjsR+/IY6xcAhYlFhamnIkKk/MRWxT1exzRSFSo83H1efbldp&#10;Juriq6C+JAbi+NXgILLRSI4EtuvjFr1PI0ValDJwfOSYaUF9SchVPT5Y58pknRdjI29Xy1VJYHRW&#10;Z2cOY+r2W0fiCHk3yld6TJ63YYQHrwtYb0B/OdsRrHuxU3Hnz9JkNfLqcb1HfdrRRbI0vMLyvGh5&#10;O97eS/br77D5DQAA//8DAFBLAwQUAAYACAAAACEAocPn8t8AAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPT0vDQBDF74LfYZmCF2k3iWibmE0pggeP/QNet9kxic3Ohuymif30TkGot5l5jze/l68n&#10;24oz9r5xpCBeRCCQSmcaqhQc9u/zFQgfNBndOkIFP+hhXdzf5TozbqQtnnehEhxCPtMK6hC6TEpf&#10;1mi1X7gOibUv11sdeO0raXo9crhtZRJFL9LqhvhDrTt8q7E87QarAP3wHEeb1FaHj8v4+Jlcvsdu&#10;r9TDbNq8ggg4hZsZrviMDgUzHd1AxotWwfwpZfTAQ7ziUuxIl8sExPHvIotc/u9Q/AIAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAklrRvuAEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQChw+fy3wAAAAsBAAAPAAAAAAAAAAAAAAAAABIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00432809">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>PP.</w:t>
     </w:r>
     <w:r w:rsidR="0025217D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>2.1</w:t>
     </w:r>
     <w:r w:rsidRPr="00432809">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>.FR.00</w:t>
     </w:r>
     <w:r>
@@ -1454,163 +2278,382 @@
     </w:r>
     <w:r w:rsidR="00D34874">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidRPr="00432809">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="0025217D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>Aralık</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00432809">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025   </w:t>
     </w:r>
     <w:r w:rsidRPr="00432809">
       <w:rPr>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t xml:space="preserve">           </w:t>
     </w:r>
     <w:r w:rsidRPr="00432809">
       <w:rPr>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidRPr="00432809">
       <w:rPr>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00432809">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
-      <w:t>Sayfa 1 / 1</w:t>
+      <w:t>Sayfa</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1 / 1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="60251720" w14:textId="77777777" w:rsidR="0009721C" w:rsidRPr="00432809" w:rsidRDefault="0009721C" w:rsidP="0009721C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3143"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00432809">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
-      <w:t>Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir.</w:t>
+      <w:t xml:space="preserve">Bu </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>dokümanın</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>basılı</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>hali</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>kontrolsüz</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>doküman</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>kabul</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>edilmektedir</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3584C9D7" w14:textId="7DA984FA" w:rsidR="0009721C" w:rsidRPr="0009721C" w:rsidRDefault="0009721C" w:rsidP="0009721C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="795"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9354"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00432809">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
-      <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
+      <w:t>Lütfen</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> web </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>sitesinden</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> son </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>versiyonuna</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>ulaşınız</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00432809">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DCCB617" w14:textId="77777777" w:rsidR="00A7295A" w:rsidRDefault="00A7295A" w:rsidP="003469A0">
+    <w:p w14:paraId="6E197C08" w14:textId="77777777" w:rsidR="00AA0145" w:rsidRDefault="00AA0145" w:rsidP="003469A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="396FDF3B" w14:textId="77777777" w:rsidR="00A7295A" w:rsidRDefault="00A7295A" w:rsidP="003469A0">
+    <w:p w14:paraId="4DF2F991" w14:textId="77777777" w:rsidR="00AA0145" w:rsidRDefault="00AA0145" w:rsidP="003469A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5ADCC3DB" w14:textId="5E2E37AD" w:rsidR="003469A0" w:rsidRPr="00EA6125" w:rsidRDefault="003469A0" w:rsidP="003469A0">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EA6125">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37989F1F" wp14:editId="6683FF1A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-511175</wp:posOffset>
           </wp:positionH>
@@ -1711,132 +2754,137 @@
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EA6125">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>SAĞLIK BİLİMLERİ ENSTİTÜSÜ MÜDÜRLÜĞÜ</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="52A8D7EB" w14:textId="33A88C0A" w:rsidR="003469A0" w:rsidRPr="003469A0" w:rsidRDefault="003469A0" w:rsidP="003469A0">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00632928"/>
     <w:rsid w:val="00000062"/>
     <w:rsid w:val="000266B2"/>
     <w:rsid w:val="000515EB"/>
     <w:rsid w:val="000556CA"/>
     <w:rsid w:val="0009721C"/>
+    <w:rsid w:val="000B5227"/>
     <w:rsid w:val="000F605D"/>
     <w:rsid w:val="00103D58"/>
     <w:rsid w:val="00167369"/>
     <w:rsid w:val="001A09FD"/>
     <w:rsid w:val="001F5E25"/>
     <w:rsid w:val="0025217D"/>
     <w:rsid w:val="00294D49"/>
     <w:rsid w:val="00296733"/>
     <w:rsid w:val="002C3620"/>
     <w:rsid w:val="002C75A7"/>
     <w:rsid w:val="003469A0"/>
     <w:rsid w:val="003C5EFD"/>
     <w:rsid w:val="0040050A"/>
     <w:rsid w:val="00475253"/>
     <w:rsid w:val="004E3C61"/>
     <w:rsid w:val="005718C8"/>
     <w:rsid w:val="005C2F04"/>
     <w:rsid w:val="00611FA5"/>
     <w:rsid w:val="00632928"/>
     <w:rsid w:val="006569F7"/>
     <w:rsid w:val="00656C75"/>
+    <w:rsid w:val="00664262"/>
     <w:rsid w:val="00681B23"/>
     <w:rsid w:val="006A5BBC"/>
     <w:rsid w:val="006E2EC6"/>
     <w:rsid w:val="006E744C"/>
     <w:rsid w:val="006F5135"/>
     <w:rsid w:val="00766E9A"/>
     <w:rsid w:val="00770B2F"/>
     <w:rsid w:val="0077121F"/>
     <w:rsid w:val="007C69D3"/>
     <w:rsid w:val="00893100"/>
     <w:rsid w:val="00900EDA"/>
     <w:rsid w:val="00956502"/>
     <w:rsid w:val="00982F41"/>
     <w:rsid w:val="009B4A80"/>
     <w:rsid w:val="00A41ED4"/>
     <w:rsid w:val="00A7295A"/>
     <w:rsid w:val="00A81CB4"/>
     <w:rsid w:val="00A95DF7"/>
+    <w:rsid w:val="00AA0145"/>
     <w:rsid w:val="00AA52A3"/>
     <w:rsid w:val="00AD35D8"/>
     <w:rsid w:val="00AD77C0"/>
     <w:rsid w:val="00B0187A"/>
     <w:rsid w:val="00B27CD8"/>
     <w:rsid w:val="00B966D8"/>
     <w:rsid w:val="00BB1C06"/>
     <w:rsid w:val="00C179E8"/>
     <w:rsid w:val="00C80630"/>
     <w:rsid w:val="00D05608"/>
     <w:rsid w:val="00D34874"/>
     <w:rsid w:val="00D50A03"/>
     <w:rsid w:val="00D91549"/>
+    <w:rsid w:val="00E0294F"/>
     <w:rsid w:val="00E2595B"/>
     <w:rsid w:val="00E3593B"/>
     <w:rsid w:val="00EA1E83"/>
     <w:rsid w:val="00EA2F0D"/>
     <w:rsid w:val="00EA6125"/>
     <w:rsid w:val="00EC647B"/>
     <w:rsid w:val="00F24A53"/>
     <w:rsid w:val="00F25D71"/>
     <w:rsid w:val="00F41E30"/>
     <w:rsid w:val="00FD751D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
@@ -3235,70 +4283,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>219</Words>
-  <Characters>1254</Characters>
+  <Words>220</Words>
+  <Characters>1258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1471</CharactersWithSpaces>
+  <CharactersWithSpaces>1476</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>kaya_588@hotmail.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>