--- v0 (2025-12-19)
+++ v1 (2026-09-17)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="62F84202" w14:textId="1D883C21" w:rsidR="005B2600" w:rsidRPr="008A6422" w:rsidRDefault="0025693C" w:rsidP="0025693C">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6422">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">ÖZEL ÖĞRENCİ KAYIT </w:t>
       </w:r>
       <w:r w:rsidR="00DD7B52">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
@@ -85,316 +84,309 @@
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="10205" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3545"/>
         <w:gridCol w:w="3545"/>
         <w:gridCol w:w="3115"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B97588" w14:paraId="3C71C705" w14:textId="77777777" w:rsidTr="00B97588">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57BE8707" w14:textId="3A306CE6" w:rsidR="00B97588" w:rsidRPr="008A6422" w:rsidRDefault="00B97588" w:rsidP="00B97588">
+          <w:p w14:paraId="57BE8707" w14:textId="4E1CB7D3" w:rsidR="00B97588" w:rsidRPr="008A6422" w:rsidRDefault="00B97588" w:rsidP="00B97588">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A6422">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Öğretim Yılı</w:t>
             </w:r>
             <w:r w:rsidR="008A6422">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="008A6422" w:rsidRPr="008A6422">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Dönemi:</w:t>
+              <w:t>Dönemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23E894E5" w14:textId="1C4D2CDB" w:rsidR="00B97588" w:rsidRPr="008A6422" w:rsidRDefault="00B97588" w:rsidP="00B97588">
+          <w:p w14:paraId="23E894E5" w14:textId="1C4D2CDB" w:rsidR="00B97588" w:rsidRPr="005C6380" w:rsidRDefault="00B97588" w:rsidP="00B97588">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42D5C796" w14:textId="466F26B1" w:rsidR="00B97588" w:rsidRPr="008A6422" w:rsidRDefault="00B97588" w:rsidP="00B97588">
+          <w:p w14:paraId="42D5C796" w14:textId="466F26B1" w:rsidR="00B97588" w:rsidRPr="005C6380" w:rsidRDefault="00B97588" w:rsidP="00B97588">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="005C6380">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / 202</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="005C6380">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">__        </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Onay1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Güz</w:t>
+              <w:t xml:space="preserve"> Güz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3115" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1E56A27B" w14:textId="3CDFD995" w:rsidR="00B97588" w:rsidRPr="008A6422" w:rsidRDefault="00B97588" w:rsidP="00B97588">
+          <w:p w14:paraId="1E56A27B" w14:textId="3CDFD995" w:rsidR="00B97588" w:rsidRPr="005C6380" w:rsidRDefault="00B97588" w:rsidP="00B97588">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Onay2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
+            <w:r w:rsidRPr="005C6380">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6422">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="005C6380">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bahar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="361C2429" w14:textId="77777777" w:rsidR="0025693C" w:rsidRDefault="0025693C" w:rsidP="005B2600">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10178" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
@@ -403,66 +395,74 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="747474"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3233"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
       <w:tr w:rsidR="00722CB0" w:rsidRPr="00483665" w14:paraId="052A4069" w14:textId="77777777" w:rsidTr="00377669">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C47AFA6" w14:textId="62A20C65" w:rsidR="00722CB0" w:rsidRPr="008A6422" w:rsidRDefault="00722CB0" w:rsidP="00825C46">
+          <w:p w14:paraId="1C47AFA6" w14:textId="6C9C407F" w:rsidR="00722CB0" w:rsidRPr="008A6422" w:rsidRDefault="00722CB0" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A6422">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ÖZEL ÖĞRENCİ BİLGİLERİ</w:t>
+              <w:t>Ö</w:t>
+            </w:r>
+            <w:r w:rsidR="005C6380">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zel Öğrenci Bilgileri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722CB0" w:rsidRPr="00483665" w14:paraId="4AB9987E" w14:textId="77777777" w:rsidTr="00A16D6A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3233" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1A1FB664" w14:textId="5EA46972" w:rsidR="00722CB0" w:rsidRPr="008A6422" w:rsidRDefault="00116320" w:rsidP="00A16D6A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A6422">
@@ -854,61 +854,59 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00116320" w:rsidRPr="00483665" w14:paraId="49B8B6E8" w14:textId="77777777" w:rsidTr="00A16D6A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3233" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0183E03A" w14:textId="3CB9D76E" w:rsidR="00116320" w:rsidRPr="008A6422" w:rsidRDefault="00116320" w:rsidP="00A16D6A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008A6422">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B3DB796" w14:textId="77777777" w:rsidR="00116320" w:rsidRPr="00483665" w:rsidRDefault="00116320" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51539070" w14:textId="77777777" w:rsidR="00722CB0" w:rsidRDefault="00722CB0" w:rsidP="005B2600">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -917,289 +915,285 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10178" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="747474"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="823"/>
         <w:gridCol w:w="1304"/>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="804"/>
-        <w:gridCol w:w="613"/>
-        <w:gridCol w:w="2806"/>
+        <w:gridCol w:w="755"/>
+        <w:gridCol w:w="2664"/>
       </w:tblGrid>
       <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="53FFF5D0" w14:textId="77777777" w:rsidTr="00D8201E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10178" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7828E5AC" w14:textId="63DE60F5" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="007555A5">
+          <w:p w14:paraId="7828E5AC" w14:textId="5EA0581B" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="007555A5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D4E63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ALACAĞI DERSLER</w:t>
+              <w:t>A</w:t>
             </w:r>
+            <w:r w:rsidR="005C6380">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lacağı Dersler</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="1E70AE56" w14:textId="43E2E0EF" w:rsidTr="009D7265">
+      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="1E70AE56" w14:textId="43E2E0EF" w:rsidTr="00771DEF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68881C1B" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
+          <w:p w14:paraId="68881C1B" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="00771DEF" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="003D4E63">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771DEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>S.N.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48AB1997" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="009D7265">
+          <w:p w14:paraId="48AB1997" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="00771DEF" w:rsidRDefault="007555A5" w:rsidP="009D7265">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-83" w:right="-111"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="003D4E63">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771DEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dersin Kodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67019144" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
+          <w:p w14:paraId="67019144" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="00771DEF" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="003D4E63">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771DEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dersin Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="422ECE9F" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="009D7265">
+          <w:p w14:paraId="422ECE9F" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="00771DEF" w:rsidRDefault="007555A5" w:rsidP="009D7265">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-102" w:right="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="003D4E63">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771DEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kredisi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18B97957" w14:textId="2C6C20D9" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="009D7265">
+          <w:p w14:paraId="18B97957" w14:textId="2C6C20D9" w:rsidR="007555A5" w:rsidRPr="00771DEF" w:rsidRDefault="007555A5" w:rsidP="009D7265">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-55" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="003D4E63">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771DEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>AKTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71DC0005" w14:textId="30CD037B" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="009D7265">
+          <w:p w14:paraId="71DC0005" w14:textId="30CD037B" w:rsidR="007555A5" w:rsidRPr="00771DEF" w:rsidRDefault="007555A5" w:rsidP="009D7265">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-135"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="003D4E63">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771DEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dersi Veren Öğretim Üyesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="6C60F492" w14:textId="79FF720B" w:rsidTr="009D7265">
+      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="6C60F492" w14:textId="79FF720B" w:rsidTr="00771DEF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63DCE7C4" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D4E63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -1242,91 +1236,91 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BB21464" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09C52D21" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57C70E2D" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="2E6E2C38" w14:textId="0EBBC90F" w:rsidTr="009D7265">
+      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="2E6E2C38" w14:textId="0EBBC90F" w:rsidTr="00771DEF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E937DF9" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D4E63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -1369,91 +1363,91 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45E3B5ED" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BC70DED" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="551D01AA" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="5CEB718C" w14:textId="2FC26279" w:rsidTr="009D7265">
+      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="5CEB718C" w14:textId="2FC26279" w:rsidTr="00771DEF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53A32221" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D4E63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
@@ -1496,91 +1490,91 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03DE856F" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AB1AAA0" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F4876DA" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="3C9B924D" w14:textId="36216961" w:rsidTr="009D7265">
+      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="3C9B924D" w14:textId="36216961" w:rsidTr="00771DEF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F6FF541" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D4E63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
@@ -1623,91 +1617,91 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13074105" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18562A25" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AD471E6" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="38A6B308" w14:textId="29FB60FD" w:rsidTr="009D7265">
+      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="38A6B308" w14:textId="29FB60FD" w:rsidTr="00771DEF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37486B0A" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D4E63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
@@ -1750,91 +1744,91 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48CA4929" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="136584DC" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BC49FEE" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="282271E1" w14:textId="44B0BE31" w:rsidTr="009D7265">
+      <w:tr w:rsidR="007555A5" w:rsidRPr="003D4E63" w14:paraId="282271E1" w14:textId="44B0BE31" w:rsidTr="00771DEF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E2EFBD7" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D4E63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
@@ -1877,112 +1871,91 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62DDC584" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="755" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70EF51CF" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcW w:w="2664" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B7D4906" w14:textId="77777777" w:rsidR="007555A5" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="00825C46">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10322C2F" w14:textId="1CDA98FE" w:rsidR="00722CB0" w:rsidRPr="003D4E63" w:rsidRDefault="007555A5" w:rsidP="007555A5">
-[...19 lines deleted...]
-    </w:p>
     <w:p w14:paraId="346E7A94" w14:textId="77777777" w:rsidR="0025693C" w:rsidRDefault="0025693C" w:rsidP="005B2600">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B9D56A2" w14:textId="77777777" w:rsidR="0025693C" w:rsidRDefault="0025693C" w:rsidP="005B2600">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BF15056" w14:textId="77777777" w:rsidR="00D814DE" w:rsidRPr="003D4E63" w:rsidRDefault="00D814DE" w:rsidP="009C6B6D">
@@ -2021,627 +1994,727 @@
     </w:p>
     <w:p w14:paraId="05ADA873" w14:textId="77777777" w:rsidR="001E6319" w:rsidRPr="003D4E63" w:rsidRDefault="001E6319" w:rsidP="001E6319">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7223FBD2" w14:textId="77777777" w:rsidR="001E6319" w:rsidRPr="003D4E63" w:rsidRDefault="001E6319" w:rsidP="001E6319">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="276"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D884F4C" w14:textId="2876CB06" w:rsidR="009C6B6D" w:rsidRPr="001A6FE1" w:rsidRDefault="009C6B6D" w:rsidP="009C6B6D">
+    <w:p w14:paraId="4D884F4C" w14:textId="153AF0F4" w:rsidR="009C6B6D" w:rsidRPr="005C6380" w:rsidRDefault="009C6B6D" w:rsidP="009C6B6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A6FE1">
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="001A6FE1" w:rsidRPr="001A6FE1">
+      <w:r w:rsidR="001A6FE1" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="001A6FE1" w:rsidRPr="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____/____/202__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6380">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00D814DE" w:rsidRPr="005C6380">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6FE1" w:rsidRPr="005C6380">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C6380" w:rsidRPr="005C6380">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6FE1" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...57 lines deleted...]
-      <w:r w:rsidR="001A6FE1" w:rsidRPr="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6380" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6FE1" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="001A6FE1" w:rsidRPr="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6FE1" w:rsidRPr="005C6380">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___/____/202__</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01570429" w14:textId="137AB5D7" w:rsidR="009C6B6D" w:rsidRPr="001A6FE1" w:rsidRDefault="008A6422" w:rsidP="009C6B6D">
+    <w:p w14:paraId="01570429" w14:textId="0F71451B" w:rsidR="009C6B6D" w:rsidRPr="005C6380" w:rsidRDefault="008A6422" w:rsidP="009C6B6D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A6FE1">
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="009C6B6D" w:rsidRPr="001A6FE1">
+      <w:r w:rsidR="009C6B6D" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C6B6D" w:rsidRPr="001A6FE1">
+      <w:r w:rsidR="009C6B6D" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Ö</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6FE1">
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">zel Öğrenci </w:t>
       </w:r>
-      <w:r w:rsidR="009C6B6D" w:rsidRPr="001A6FE1">
+      <w:r w:rsidR="009C6B6D" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="009C6B6D" w:rsidRPr="001A6FE1">
+      <w:r w:rsidR="009C6B6D" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                     </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6FE1">
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009C6B6D" w:rsidRPr="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6380">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6380">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6B6D" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6FE1">
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>nabilim Dalı Başkanı</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72ADE540" w14:textId="727D3A5B" w:rsidR="009C6B6D" w:rsidRPr="001A6FE1" w:rsidRDefault="009C6B6D" w:rsidP="009C6B6D">
+    <w:p w14:paraId="72ADE540" w14:textId="707AA77E" w:rsidR="009C6B6D" w:rsidRPr="005C6380" w:rsidRDefault="009C6B6D" w:rsidP="009C6B6D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A6FE1">
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="0045601D" w:rsidRPr="001A6FE1">
+      <w:r w:rsidR="0045601D" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6FE1">
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adı Soyadı</w:t>
+      </w:r>
+      <w:r w:rsidR="0045601D" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0045601D" w:rsidRPr="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0045601D" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0045601D" w:rsidRPr="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00212B3C" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ü</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D814DE" w:rsidRPr="001A6FE1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nvan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D814DE" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ı</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6FE1">
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adı Soyadı</w:t>
       </w:r>
-      <w:r w:rsidR="0045601D" w:rsidRPr="001A6FE1">
+      <w:r w:rsidR="0045601D" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02473B71" w14:textId="75173FF4" w:rsidR="009C6B6D" w:rsidRPr="001A6FE1" w:rsidRDefault="009C6B6D" w:rsidP="009C6B6D">
+    <w:p w14:paraId="02473B71" w14:textId="235B7778" w:rsidR="009C6B6D" w:rsidRPr="005C6380" w:rsidRDefault="009C6B6D" w:rsidP="009C6B6D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A6FE1">
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidR="00D814DE" w:rsidRPr="001A6FE1">
+      <w:r w:rsidR="00D814DE" w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> İmza</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6FE1">
+      <w:r w:rsidRPr="005C6380">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">                                                                                                                     İmza</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                               </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6380">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6380">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      İmza</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C0076B" w14:textId="656F083A" w:rsidR="009C6B6D" w:rsidRPr="001A6FE1" w:rsidRDefault="00191A18" w:rsidP="00191A18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6FE1">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="27908288" w14:textId="77777777" w:rsidR="00B97588" w:rsidRDefault="00B97588" w:rsidP="00D814DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3540" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="120CA048" w14:textId="77777777" w:rsidR="005C6380" w:rsidRDefault="005C6380" w:rsidP="00D814DE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3540" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="006CBF94" w14:textId="16437587" w:rsidR="00336331" w:rsidRDefault="00336331" w:rsidP="00D814DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3540" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BF1CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F54C8B" w14:textId="35007391" w:rsidR="000239C1" w:rsidRPr="000239C1" w:rsidRDefault="000239C1" w:rsidP="000239C1">
+    <w:p w14:paraId="63F54C8B" w14:textId="096DA341" w:rsidR="000239C1" w:rsidRPr="005C6380" w:rsidRDefault="005C6380" w:rsidP="005C6380">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3300"/>
         </w:tabs>
+        <w:ind w:left="-426" w:right="-427"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005C6380">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>* Bu form, bilgisayar ortamında, biri Anabilim Dalına diğeri Enstitüye teslim edilmek üzere 2 kopya doldurulacaktır</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000239C1" w:rsidRPr="005C6380">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000239C1" w:rsidRPr="000239C1" w:rsidSect="0025693C">
+    <w:sectPr w:rsidR="000239C1" w:rsidRPr="005C6380" w:rsidSect="0025693C">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1298" w:right="1134" w:bottom="851" w:left="1418" w:header="709" w:footer="488" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E423772" w14:textId="77777777" w:rsidR="008A4070" w:rsidRDefault="008A4070" w:rsidP="00573443">
+    <w:p w14:paraId="4AB5266F" w14:textId="77777777" w:rsidR="00A00011" w:rsidRDefault="00A00011" w:rsidP="00573443">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="333C9179" w14:textId="77777777" w:rsidR="008A4070" w:rsidRDefault="008A4070" w:rsidP="00573443">
+    <w:p w14:paraId="1420E2F1" w14:textId="77777777" w:rsidR="00A00011" w:rsidRDefault="00A00011" w:rsidP="00573443">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C685957" w14:textId="77777777" w:rsidR="00D22252" w:rsidRDefault="00D22252">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4ED914A2" w14:textId="7E125839" w:rsidR="00191A18" w:rsidRPr="00191A18" w:rsidRDefault="000239C1" w:rsidP="00191A18">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3143"/>
       </w:tabs>
       <w:ind w:hanging="426"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <mc:AlternateContent>
@@ -2688,51 +2761,50 @@
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="73F85C3F" id="Düz Bağlayıcı 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-22.5pt,0" to="476.25pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCz/+BNxwEAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KcJigEyzkkSC99&#10;BG36ATS1tAiQXIJkLPnvu6RsuWiLAg2iA8XHzuzOcLm5naxhBwhRo+t4s6o5Ayex127f8R9PD+8+&#10;cBaTcL0w6KDjR4j8dvv2zWb0LaxxQNNDYETiYjv6jg8p+baqohzAirhCD44OFQYrEi3DvuqDGInd&#10;mmpd1zfViKH3ASXESLv38yHfFn6lQKavSkVIzHScaktlDGXc5bHabkS7D8IPWp7KEC+owgrtKOlC&#10;dS+SYM9B/0FltQwYUaWVRFuhUlpC0UBqmvo3Nd8H4aFoIXOiX2yKr0crvxzu3GMgG0Yf2+gfQ1Yx&#10;qWDzn+pjUzHruJgFU2KSNm+urt4362vO5PmsugB9iOkjoGV50nGjXdYhWnH4FBMlo9BzSN42Lo8R&#10;je4ftDFlkTsA7kxgB0F3t9s3hcA828/Yz3vXNX35BomtNEwOn1cXJjrL7NVFXpmlo4E58zdQTPck&#10;aE6wEM05hJTgUnPKYhxFZ5iiKhdgXSr7J/AUn6FQuvJ/wAuiZEaXFrDVDsPfsqfpXLKa488OzLqz&#10;BTvsj+XiizXUXsW501PI/fvrusAvD3b7EwAA//8DAFBLAwQUAAYACAAAACEAGAC7WdoAAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeGsXSTGKLI1BPXhT2jQepzACkZ0l7ELx&#10;3zs92ctLXt7kvW+y7WJ7NdPoO8cG7tYRKOLK1R03Bva7t9UDKB+Qa+wdk4Ff8rDNr68yTGt34k+a&#10;y9AoKWGfooE2hCHV2lctWfRrNxBL9u1Gi0Hs2Oh6xJOU217HUXSvLXYsCy0OVLRU/ZSTNWBfitfD&#10;bprLuaDNx/LVxHt8Pxhze7M8P4EKtIT/YzjjCzrkwnR0E9de9QZWm0R+CQZEJX5M4gTU8Wx1nulL&#10;+vwPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAs//gTccBAAD4AwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGAC7WdoAAAAFAQAADwAAAAAAAAAA&#10;AAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#7f7f7f [1612]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00191A18" w:rsidRPr="00191A18">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>PP.</w:t>
     </w:r>
     <w:r w:rsidR="00D22252">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2.1</w:t>
     </w:r>
     <w:r w:rsidR="00191A18" w:rsidRPr="00191A18">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
@@ -2759,51 +2831,50 @@
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00191A18" w:rsidRPr="00191A18">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>,R0,</w:t>
     </w:r>
     <w:r w:rsidR="00D22252">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Aralık</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00191A18" w:rsidRPr="00191A18">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025   </w:t>
     </w:r>
     <w:r w:rsidR="00191A18" w:rsidRPr="00191A18">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                            </w:t>
     </w:r>
     <w:r w:rsidR="00191A18" w:rsidRPr="00191A18">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
@@ -2813,146 +2884,124 @@
   </w:p>
   <w:p w14:paraId="78F96A02" w14:textId="622B562F" w:rsidR="00191A18" w:rsidRPr="00191A18" w:rsidRDefault="00191A18" w:rsidP="00191A18">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3143"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00191A18">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz </w:t>
-[...21 lines deleted...]
-      <w:t xml:space="preserve"> kabul edilmektedir.</w:t>
+      <w:t>Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D896CEF" w14:textId="1B91A729" w:rsidR="00191A18" w:rsidRPr="00191A18" w:rsidRDefault="00191A18" w:rsidP="00191A18">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:spacing w:before="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00191A18">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44ABB5CC" w14:textId="77777777" w:rsidR="00D22252" w:rsidRDefault="00D22252">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BA4B8A3" w14:textId="77777777" w:rsidR="008A4070" w:rsidRDefault="008A4070" w:rsidP="00573443">
+    <w:p w14:paraId="497C7C81" w14:textId="77777777" w:rsidR="00A00011" w:rsidRDefault="00A00011" w:rsidP="00573443">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4692A1CE" w14:textId="77777777" w:rsidR="008A4070" w:rsidRDefault="008A4070" w:rsidP="00573443">
+    <w:p w14:paraId="5D76EDDC" w14:textId="77777777" w:rsidR="00A00011" w:rsidRDefault="00A00011" w:rsidP="00573443">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79365529" w14:textId="77777777" w:rsidR="00D22252" w:rsidRDefault="00D22252">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E9385BB" w14:textId="45AEB654" w:rsidR="0025693C" w:rsidRPr="008A6422" w:rsidRDefault="0025693C" w:rsidP="0025693C">
     <w:pPr>
       <w:pStyle w:val="a0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008A6422">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52B657E2" wp14:editId="42CFCDB5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-540385</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-47625</wp:posOffset>
@@ -3061,61 +3110,61 @@
         <w:bCs/>
       </w:rPr>
       <w:t>SAĞLIK BİLİMLERİ ENSTİTÜSÜ MÜDÜRLÜĞÜ</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="42DF2B90" w14:textId="77777777" w:rsidR="0025693C" w:rsidRPr="00BF1CC3" w:rsidRDefault="0025693C" w:rsidP="0025693C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E102EBC" w14:textId="77777777" w:rsidR="00D22252" w:rsidRDefault="00D22252">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="049E61ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="140C913E"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -3312,171 +3361,176 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1065834209">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1572500061">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002550F2"/>
     <w:rsid w:val="0002350E"/>
     <w:rsid w:val="000239C1"/>
     <w:rsid w:val="00037DF7"/>
     <w:rsid w:val="00040CEB"/>
     <w:rsid w:val="00072772"/>
     <w:rsid w:val="00097848"/>
     <w:rsid w:val="000B5A1D"/>
     <w:rsid w:val="000D3D50"/>
     <w:rsid w:val="00107694"/>
     <w:rsid w:val="00116320"/>
     <w:rsid w:val="00120696"/>
     <w:rsid w:val="0012486C"/>
     <w:rsid w:val="00191A18"/>
     <w:rsid w:val="001A6FE1"/>
     <w:rsid w:val="001E6319"/>
     <w:rsid w:val="001E7224"/>
     <w:rsid w:val="001F7C15"/>
+    <w:rsid w:val="001F7D18"/>
     <w:rsid w:val="00211A88"/>
+    <w:rsid w:val="00212B3C"/>
     <w:rsid w:val="002550F2"/>
     <w:rsid w:val="0025693C"/>
     <w:rsid w:val="002870CB"/>
     <w:rsid w:val="002A42BB"/>
     <w:rsid w:val="003053D9"/>
     <w:rsid w:val="00320B16"/>
     <w:rsid w:val="00335FF8"/>
     <w:rsid w:val="00336331"/>
     <w:rsid w:val="0034485B"/>
     <w:rsid w:val="00361E8F"/>
     <w:rsid w:val="003903C0"/>
     <w:rsid w:val="003A17C4"/>
     <w:rsid w:val="003A4D6E"/>
     <w:rsid w:val="003B2343"/>
     <w:rsid w:val="003D4E63"/>
     <w:rsid w:val="003E1709"/>
     <w:rsid w:val="00432072"/>
     <w:rsid w:val="00444734"/>
     <w:rsid w:val="0044674E"/>
     <w:rsid w:val="0045601D"/>
     <w:rsid w:val="00465115"/>
     <w:rsid w:val="00480184"/>
     <w:rsid w:val="004946A4"/>
     <w:rsid w:val="004A3B80"/>
     <w:rsid w:val="004C43C9"/>
     <w:rsid w:val="004D573C"/>
     <w:rsid w:val="004E3922"/>
     <w:rsid w:val="004E4162"/>
     <w:rsid w:val="004F1A9B"/>
     <w:rsid w:val="00537438"/>
     <w:rsid w:val="005506BE"/>
     <w:rsid w:val="0056776B"/>
     <w:rsid w:val="00572343"/>
     <w:rsid w:val="00573443"/>
     <w:rsid w:val="00584286"/>
     <w:rsid w:val="00595957"/>
+    <w:rsid w:val="005A2FE3"/>
     <w:rsid w:val="005B2600"/>
     <w:rsid w:val="005C5707"/>
+    <w:rsid w:val="005C6380"/>
     <w:rsid w:val="0060377E"/>
     <w:rsid w:val="00610DE9"/>
     <w:rsid w:val="00634243"/>
     <w:rsid w:val="006620F2"/>
     <w:rsid w:val="00687181"/>
     <w:rsid w:val="006946EE"/>
     <w:rsid w:val="006B408F"/>
     <w:rsid w:val="006D74A7"/>
     <w:rsid w:val="0070411F"/>
     <w:rsid w:val="00705094"/>
     <w:rsid w:val="00722CB0"/>
     <w:rsid w:val="00726F52"/>
     <w:rsid w:val="00732DA0"/>
     <w:rsid w:val="007555A5"/>
     <w:rsid w:val="00771CEC"/>
+    <w:rsid w:val="00771DEF"/>
     <w:rsid w:val="007932DC"/>
     <w:rsid w:val="007B6D4B"/>
     <w:rsid w:val="007C7665"/>
     <w:rsid w:val="007D600F"/>
     <w:rsid w:val="007E5715"/>
     <w:rsid w:val="0080136E"/>
     <w:rsid w:val="00812B4F"/>
     <w:rsid w:val="00832B49"/>
     <w:rsid w:val="00835760"/>
     <w:rsid w:val="00843D82"/>
     <w:rsid w:val="008477E8"/>
+    <w:rsid w:val="0085364A"/>
     <w:rsid w:val="008A4070"/>
     <w:rsid w:val="008A6422"/>
     <w:rsid w:val="008B741E"/>
     <w:rsid w:val="008E716B"/>
     <w:rsid w:val="009148A4"/>
     <w:rsid w:val="00931DFA"/>
     <w:rsid w:val="009C5D74"/>
     <w:rsid w:val="009C6B6D"/>
     <w:rsid w:val="009D7265"/>
     <w:rsid w:val="009E08FB"/>
     <w:rsid w:val="009F32DC"/>
+    <w:rsid w:val="00A00011"/>
     <w:rsid w:val="00A16D6A"/>
     <w:rsid w:val="00A21282"/>
     <w:rsid w:val="00A34DA8"/>
     <w:rsid w:val="00A50CC9"/>
     <w:rsid w:val="00A56C14"/>
     <w:rsid w:val="00A571DB"/>
     <w:rsid w:val="00AA6349"/>
     <w:rsid w:val="00AD0A59"/>
     <w:rsid w:val="00B015EF"/>
     <w:rsid w:val="00B356B5"/>
     <w:rsid w:val="00B50666"/>
     <w:rsid w:val="00B51A8F"/>
     <w:rsid w:val="00B5392B"/>
     <w:rsid w:val="00B7646C"/>
     <w:rsid w:val="00B97588"/>
     <w:rsid w:val="00BD6282"/>
     <w:rsid w:val="00BD74A2"/>
     <w:rsid w:val="00BE1CDC"/>
     <w:rsid w:val="00BF1CC3"/>
     <w:rsid w:val="00BF5B6E"/>
     <w:rsid w:val="00C1231E"/>
     <w:rsid w:val="00C14DDF"/>
     <w:rsid w:val="00C175E1"/>
     <w:rsid w:val="00C20834"/>
     <w:rsid w:val="00C62593"/>
@@ -5062,67 +5116,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBCE0E59-11D4-43FB-8747-17123E28B90A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>165</Words>
-  <Characters>942</Characters>
+  <Words>167</Words>
+  <Characters>957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1105</CharactersWithSpaces>
+  <CharactersWithSpaces>1122</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>hp</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>