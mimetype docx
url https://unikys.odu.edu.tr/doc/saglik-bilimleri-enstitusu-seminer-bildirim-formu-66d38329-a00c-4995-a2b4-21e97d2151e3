--- v0 (2025-12-20)
+++ v1 (2026-09-17)
@@ -1,57 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="227F0DD8" w14:textId="2C9AC35F" w:rsidR="00C43711" w:rsidRDefault="00B723DF" w:rsidP="006B20AB">
       <w:pPr>
         <w:pStyle w:val="Balk2"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4819"/>
         </w:tabs>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F42EA69" w14:textId="2DA37CBA" w:rsidR="00C10858" w:rsidRPr="00D61858" w:rsidRDefault="00C10858" w:rsidP="006B20AB">
       <w:pPr>
         <w:pStyle w:val="stBilgi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
@@ -74,432 +73,425 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B20AB" w:rsidRPr="00D61858">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>BİLDİRİM</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61858">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> FORMU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03818365" w14:textId="77777777" w:rsidR="006B20AB" w:rsidRPr="006B20AB" w:rsidRDefault="006B20AB" w:rsidP="006B20AB"/>
     <w:p w14:paraId="79BDB00F" w14:textId="77777777" w:rsidR="00221FAB" w:rsidRDefault="00221FAB" w:rsidP="00221FAB"/>
-    <w:p w14:paraId="6F67FE4E" w14:textId="21500E0E" w:rsidR="00663ED4" w:rsidRPr="00D61858" w:rsidRDefault="00663ED4" w:rsidP="00663ED4">
-[...42 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6BB15ECE" w14:textId="77777777" w:rsidR="00AF36BA" w:rsidRDefault="00AF36BA" w:rsidP="00221FAB"/>
     <w:p w14:paraId="1F59B294" w14:textId="77777777" w:rsidR="00AF36BA" w:rsidRDefault="00AF36BA" w:rsidP="00221FAB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="7685"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004814D3" w14:paraId="40942F4E" w14:textId="77777777" w:rsidTr="00F775C8">
+      <w:tr w:rsidR="009535D5" w14:paraId="73D1B636" w14:textId="77777777" w:rsidTr="009535D5">
+        <w:trPr>
+          <w:trHeight w:val="992"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9953" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA07C6A" w14:textId="40EE43F0" w:rsidR="009535D5" w:rsidRPr="00D61858" w:rsidRDefault="009535D5" w:rsidP="00AF36BA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009535D5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ANABİLİM DALI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004814D3" w14:paraId="40942F4E" w14:textId="77777777" w:rsidTr="009535D5">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF0947D" w14:textId="7EFCF016" w:rsidR="004814D3" w:rsidRPr="004814D3" w:rsidRDefault="004814D3" w:rsidP="004814D3">
+          <w:p w14:paraId="1DF0947D" w14:textId="7EFCF016" w:rsidR="004814D3" w:rsidRPr="004814D3" w:rsidRDefault="004814D3" w:rsidP="009535D5">
             <w:pPr>
-              <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004814D3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ÖĞRENCİNİN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7685" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2E745957" w14:textId="553403ED" w:rsidR="004814D3" w:rsidRPr="00D61858" w:rsidRDefault="004814D3" w:rsidP="00AF36BA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61858">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Adı ve Soyadı </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004814D3" w14:paraId="45ADE215" w14:textId="77777777" w:rsidTr="00C61264">
+      <w:tr w:rsidR="004814D3" w14:paraId="45ADE215" w14:textId="77777777" w:rsidTr="009535D5">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6B7F9888" w14:textId="77777777" w:rsidR="004814D3" w:rsidRPr="004814D3" w:rsidRDefault="004814D3" w:rsidP="004814D3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7685" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6C3EF0EF" w14:textId="439DDA70" w:rsidR="004814D3" w:rsidRPr="00D61858" w:rsidRDefault="004814D3" w:rsidP="00AF36BA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61858">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004814D3" w14:paraId="0257EF7C" w14:textId="77777777" w:rsidTr="007C0C70">
+      <w:tr w:rsidR="004814D3" w14:paraId="0257EF7C" w14:textId="77777777" w:rsidTr="009535D5">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="274A236D" w14:textId="77777777" w:rsidR="004814D3" w:rsidRPr="004814D3" w:rsidRDefault="004814D3" w:rsidP="004814D3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7685" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7B0ED03F" w14:textId="4990A91A" w:rsidR="004814D3" w:rsidRPr="00D61858" w:rsidRDefault="004814D3" w:rsidP="00AF36BA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61858">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Programı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004814D3" w14:paraId="10748A39" w14:textId="77777777" w:rsidTr="00366577">
+      <w:tr w:rsidR="004814D3" w14:paraId="10748A39" w14:textId="77777777" w:rsidTr="009535D5">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36CA0A0E" w14:textId="7463D104" w:rsidR="004814D3" w:rsidRPr="004814D3" w:rsidRDefault="004814D3" w:rsidP="004814D3">
+          <w:p w14:paraId="36CA0A0E" w14:textId="7463D104" w:rsidR="004814D3" w:rsidRPr="004814D3" w:rsidRDefault="004814D3" w:rsidP="009535D5">
             <w:pPr>
-              <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004814D3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DANIŞMANIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7685" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47D6A494" w14:textId="4217F485" w:rsidR="004814D3" w:rsidRPr="00D61858" w:rsidRDefault="004814D3" w:rsidP="00AF36BA">
+          <w:p w14:paraId="47D6A494" w14:textId="5713368F" w:rsidR="004814D3" w:rsidRPr="00D61858" w:rsidRDefault="009535D5" w:rsidP="00AF36BA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D61858">
-[...4 lines deleted...]
-              <w:t>Unvanı, Adı Soyadı</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ü</w:t>
+            </w:r>
+            <w:r w:rsidR="004814D3" w:rsidRPr="00D61858">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nvanı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004814D3" w:rsidRPr="00D61858">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Adı Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004814D3" w14:paraId="49D10FF6" w14:textId="77777777" w:rsidTr="00AC481B">
+      <w:tr w:rsidR="004814D3" w14:paraId="49D10FF6" w14:textId="77777777" w:rsidTr="009535D5">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="413F87A2" w14:textId="77777777" w:rsidR="004814D3" w:rsidRPr="004814D3" w:rsidRDefault="004814D3" w:rsidP="004814D3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7685" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="565D068C" w14:textId="79B37F81" w:rsidR="004814D3" w:rsidRPr="00D61858" w:rsidRDefault="004814D3" w:rsidP="00AF36BA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61858">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>İmzası</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004814D3" w14:paraId="3C0FB500" w14:textId="77777777" w:rsidTr="005417EC">
+      <w:tr w:rsidR="004814D3" w14:paraId="3C0FB500" w14:textId="77777777" w:rsidTr="009535D5">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09282FE4" w14:textId="08CE731A" w:rsidR="004814D3" w:rsidRPr="004814D3" w:rsidRDefault="004814D3" w:rsidP="004814D3">
+          <w:p w14:paraId="09282FE4" w14:textId="08CE731A" w:rsidR="004814D3" w:rsidRPr="004814D3" w:rsidRDefault="004814D3" w:rsidP="009535D5">
             <w:pPr>
-              <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004814D3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SEMİNERİN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7685" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5E63F736" w14:textId="7AE91852" w:rsidR="004814D3" w:rsidRPr="00D61858" w:rsidRDefault="004814D3" w:rsidP="00AF36BA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61858">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Konusu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004814D3" w14:paraId="01EC6F3E" w14:textId="77777777" w:rsidTr="001303ED">
+      <w:tr w:rsidR="004814D3" w14:paraId="01EC6F3E" w14:textId="77777777" w:rsidTr="009535D5">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2C431549" w14:textId="77777777" w:rsidR="004814D3" w:rsidRDefault="004814D3" w:rsidP="00AF36BA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7685" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69808147" w14:textId="5DA86F67" w:rsidR="004814D3" w:rsidRPr="00D61858" w:rsidRDefault="004814D3" w:rsidP="00AF36BA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61858">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tarihi ve Saati</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004814D3" w14:paraId="4A04A2E8" w14:textId="77777777" w:rsidTr="00000A5C">
+      <w:tr w:rsidR="004814D3" w14:paraId="4A04A2E8" w14:textId="77777777" w:rsidTr="009535D5">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="423B4DBA" w14:textId="77777777" w:rsidR="004814D3" w:rsidRDefault="004814D3" w:rsidP="00AF36BA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7685" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3F841ACB" w14:textId="1B602FFA" w:rsidR="004814D3" w:rsidRPr="00D61858" w:rsidRDefault="004814D3" w:rsidP="00AF36BA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61858">
               <w:rPr>
@@ -589,276 +581,293 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D61858">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00D61858" w:rsidRPr="00D61858">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nabilim Dalı Başkanı</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1335DC" w14:textId="4491CDC8" w:rsidR="00C10858" w:rsidRPr="00D61858" w:rsidRDefault="002E7A91" w:rsidP="002E7A91">
+    <w:p w14:paraId="7A1335DC" w14:textId="3A345591" w:rsidR="00C10858" w:rsidRPr="00D61858" w:rsidRDefault="002E7A91" w:rsidP="002E7A91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D61858">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Unvan Adı Soyadı İmza)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF758F">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ü</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61858">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nvan</w:t>
+      </w:r>
+      <w:r w:rsidR="009535D5">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D61858">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Adı Soyadı İmza)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E06203F" w14:textId="28904A00" w:rsidR="00C10858" w:rsidRPr="00D61858" w:rsidRDefault="00C10858" w:rsidP="002E7A91">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CE0158F" w14:textId="77777777" w:rsidR="002E7A91" w:rsidRDefault="002E7A91">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27CD31B3" w14:textId="42F16870" w:rsidR="002F3ABA" w:rsidRDefault="002F3ABA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002F3ABA" w:rsidSect="006B20AB">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1298" w:right="1134" w:bottom="851" w:left="1418" w:header="709" w:footer="488" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ED4A977" w14:textId="77777777" w:rsidR="00255048" w:rsidRDefault="00255048" w:rsidP="000A6C0A">
+    <w:p w14:paraId="573F1922" w14:textId="77777777" w:rsidR="007B722A" w:rsidRDefault="007B722A" w:rsidP="000A6C0A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23903550" w14:textId="77777777" w:rsidR="00255048" w:rsidRDefault="00255048" w:rsidP="000A6C0A">
+    <w:p w14:paraId="573717F7" w14:textId="77777777" w:rsidR="007B722A" w:rsidRDefault="007B722A" w:rsidP="000A6C0A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Bookman Old Style">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7701871A" w14:textId="77777777" w:rsidR="003E74EA" w:rsidRDefault="003E74EA">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6619D46F" w14:textId="6C4F8014" w:rsidR="00CA3AA4" w:rsidRPr="007E6203" w:rsidRDefault="00000000" w:rsidP="00CA3AA4">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="3143"/>
       </w:tabs>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4E84A8BE">
         <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
           <v:path arrowok="t" fillok="f" o:connecttype="none"/>
           <o:lock v:ext="edit" shapetype="t"/>
         </v:shapetype>
         <v:shape id="_x0000_s1025" type="#_x0000_t32" style="position:absolute;margin-left:-14.95pt;margin-top:-1.5pt;width:494.55pt;height:0;z-index:251659264" o:connectortype="straight" strokecolor="#7f7f7f [1612]"/>
       </w:pict>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00CA3AA4" w:rsidRPr="007E6203">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>PP.</w:t>
     </w:r>
     <w:r w:rsidR="003E74EA">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>2.1</w:t>
     </w:r>
     <w:r w:rsidR="00CA3AA4" w:rsidRPr="007E6203">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>.FR.00</w:t>
     </w:r>
     <w:r w:rsidR="00A16DF3">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="0092178C">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00CA3AA4" w:rsidRPr="007E6203">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>,R0,</w:t>
     </w:r>
     <w:r w:rsidR="003E74EA">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>Aralık</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00CA3AA4" w:rsidRPr="007E6203">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025   </w:t>
     </w:r>
     <w:r w:rsidR="00CA3AA4" w:rsidRPr="007E6203">
       <w:t xml:space="preserve">                                                                                                              </w:t>
     </w:r>
     <w:r w:rsidR="00CA3AA4">
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidR="00CA3AA4" w:rsidRPr="007E6203">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="00CA3AA4" w:rsidRPr="007E6203">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Sayfa </w:t>
     </w:r>
@@ -918,132 +927,112 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="07F79346" w14:textId="559323FF" w:rsidR="00CA3AA4" w:rsidRPr="007E6203" w:rsidRDefault="00CA3AA4" w:rsidP="00CA3AA4">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="3143"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007E6203">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz </w:t>
-[...19 lines deleted...]
-      <w:t xml:space="preserve"> kabul edilmektedir.</w:t>
+      <w:t>Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0843982F" w14:textId="3FD99BF4" w:rsidR="00CA3AA4" w:rsidRDefault="00CA3AA4" w:rsidP="00CA3AA4">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="007E6203">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34BF4166" w14:textId="77777777" w:rsidR="003E74EA" w:rsidRDefault="003E74EA">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33172FBB" w14:textId="77777777" w:rsidR="00255048" w:rsidRDefault="00255048" w:rsidP="000A6C0A">
+    <w:p w14:paraId="14ACC36B" w14:textId="77777777" w:rsidR="007B722A" w:rsidRDefault="007B722A" w:rsidP="000A6C0A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5604679A" w14:textId="77777777" w:rsidR="00255048" w:rsidRDefault="00255048" w:rsidP="000A6C0A">
+    <w:p w14:paraId="7FF9ED60" w14:textId="77777777" w:rsidR="007B722A" w:rsidRDefault="007B722A" w:rsidP="000A6C0A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34C41CE0" w14:textId="77777777" w:rsidR="003E74EA" w:rsidRDefault="003E74EA">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="618F2EB2" w14:textId="06A2690C" w:rsidR="006B20AB" w:rsidRPr="00D61858" w:rsidRDefault="006B20AB" w:rsidP="006B20AB">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D61858">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71787E99" wp14:editId="75370D40">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-577850</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-102870</wp:posOffset>
@@ -1136,187 +1125,192 @@
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D61858">
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>SAĞLIK BİLİMLERİ ENSTİTÜSÜ MÜDÜRLÜĞÜ</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4EE1F702" w14:textId="77777777" w:rsidR="006B20AB" w:rsidRPr="006B20AB" w:rsidRDefault="006B20AB" w:rsidP="006B20AB">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39F73B24" w14:textId="77777777" w:rsidR="003E74EA" w:rsidRDefault="003E74EA">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
       <o:rules v:ext="edit">
         <o:r id="V:Rule1" type="connector" idref="#_x0000_s1025"/>
       </o:rules>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D7847"/>
     <w:rsid w:val="000A6C0A"/>
     <w:rsid w:val="000B37DB"/>
+    <w:rsid w:val="000E5080"/>
     <w:rsid w:val="00133E83"/>
     <w:rsid w:val="00153822"/>
     <w:rsid w:val="00157499"/>
     <w:rsid w:val="00161E84"/>
     <w:rsid w:val="001A33F9"/>
     <w:rsid w:val="001D7847"/>
     <w:rsid w:val="0020581D"/>
+    <w:rsid w:val="0020601A"/>
     <w:rsid w:val="00221FAB"/>
     <w:rsid w:val="002430DF"/>
     <w:rsid w:val="00254BD2"/>
     <w:rsid w:val="00255048"/>
     <w:rsid w:val="00272EDB"/>
     <w:rsid w:val="0028057C"/>
+    <w:rsid w:val="002A50D6"/>
     <w:rsid w:val="002B045B"/>
     <w:rsid w:val="002C5A84"/>
     <w:rsid w:val="002D37C6"/>
     <w:rsid w:val="002D69CD"/>
     <w:rsid w:val="002E18EF"/>
     <w:rsid w:val="002E2787"/>
     <w:rsid w:val="002E7A91"/>
     <w:rsid w:val="002F3ABA"/>
     <w:rsid w:val="00322572"/>
     <w:rsid w:val="00322638"/>
     <w:rsid w:val="00341AAF"/>
     <w:rsid w:val="0035052F"/>
     <w:rsid w:val="00353D77"/>
     <w:rsid w:val="00356298"/>
     <w:rsid w:val="00361562"/>
     <w:rsid w:val="00365E37"/>
     <w:rsid w:val="0038296C"/>
     <w:rsid w:val="003A55EB"/>
     <w:rsid w:val="003A5F3E"/>
     <w:rsid w:val="003E74EA"/>
     <w:rsid w:val="004814D3"/>
     <w:rsid w:val="00497538"/>
     <w:rsid w:val="004C22BA"/>
     <w:rsid w:val="004F17F5"/>
     <w:rsid w:val="005049DC"/>
     <w:rsid w:val="005144A0"/>
     <w:rsid w:val="00586961"/>
     <w:rsid w:val="00597298"/>
     <w:rsid w:val="005C70E3"/>
     <w:rsid w:val="005F58EB"/>
     <w:rsid w:val="006137E0"/>
     <w:rsid w:val="00643776"/>
     <w:rsid w:val="00650926"/>
     <w:rsid w:val="006554CA"/>
     <w:rsid w:val="00663ED4"/>
     <w:rsid w:val="00680832"/>
     <w:rsid w:val="006B20AB"/>
     <w:rsid w:val="006E17A2"/>
     <w:rsid w:val="006F1CB9"/>
     <w:rsid w:val="0070062C"/>
     <w:rsid w:val="007224FE"/>
     <w:rsid w:val="0072453C"/>
     <w:rsid w:val="00780904"/>
     <w:rsid w:val="007835BB"/>
+    <w:rsid w:val="007B722A"/>
     <w:rsid w:val="007C5886"/>
     <w:rsid w:val="007D2882"/>
     <w:rsid w:val="00801B7A"/>
     <w:rsid w:val="00806EF1"/>
     <w:rsid w:val="00875732"/>
     <w:rsid w:val="008766CE"/>
     <w:rsid w:val="00887BF4"/>
     <w:rsid w:val="008A29B8"/>
     <w:rsid w:val="008A3586"/>
     <w:rsid w:val="008B776E"/>
     <w:rsid w:val="008C1477"/>
     <w:rsid w:val="008C5C14"/>
     <w:rsid w:val="00913C4A"/>
     <w:rsid w:val="0092178C"/>
     <w:rsid w:val="009429E7"/>
+    <w:rsid w:val="009535D5"/>
     <w:rsid w:val="00967359"/>
     <w:rsid w:val="00990413"/>
     <w:rsid w:val="009B29B8"/>
     <w:rsid w:val="009E0F7C"/>
     <w:rsid w:val="009E104C"/>
     <w:rsid w:val="009F4BA2"/>
     <w:rsid w:val="00A16DF3"/>
     <w:rsid w:val="00A35D0F"/>
     <w:rsid w:val="00A64348"/>
     <w:rsid w:val="00A800DB"/>
     <w:rsid w:val="00A84E16"/>
     <w:rsid w:val="00AD662A"/>
     <w:rsid w:val="00AE736E"/>
     <w:rsid w:val="00AF36BA"/>
+    <w:rsid w:val="00AF758F"/>
     <w:rsid w:val="00B14DCE"/>
     <w:rsid w:val="00B20AEF"/>
     <w:rsid w:val="00B723DF"/>
     <w:rsid w:val="00B85254"/>
     <w:rsid w:val="00B91B98"/>
     <w:rsid w:val="00BD186D"/>
     <w:rsid w:val="00BE19ED"/>
     <w:rsid w:val="00BF0B4F"/>
     <w:rsid w:val="00C049C0"/>
     <w:rsid w:val="00C10858"/>
     <w:rsid w:val="00C125A8"/>
     <w:rsid w:val="00C37E21"/>
     <w:rsid w:val="00C43711"/>
     <w:rsid w:val="00C76C4E"/>
     <w:rsid w:val="00C84C98"/>
     <w:rsid w:val="00CA32DA"/>
     <w:rsid w:val="00CA3AA4"/>
     <w:rsid w:val="00CB3B05"/>
     <w:rsid w:val="00CD0362"/>
     <w:rsid w:val="00CE216B"/>
     <w:rsid w:val="00CE680A"/>
     <w:rsid w:val="00D0013F"/>
     <w:rsid w:val="00D271AC"/>
     <w:rsid w:val="00D40BDF"/>
     <w:rsid w:val="00D55423"/>
@@ -2350,67 +2344,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>sabe_seminer_formu</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>51</Words>
-  <Characters>292</Characters>
+  <Words>40</Words>
+  <Characters>231</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ORDU ÜNİVERSİTESİ SABE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>342</CharactersWithSpaces>
+  <CharactersWithSpaces>270</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ORDU ÜNİVERSİTESİ SABE</dc:title>
   <dc:creator>Pro2000</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>