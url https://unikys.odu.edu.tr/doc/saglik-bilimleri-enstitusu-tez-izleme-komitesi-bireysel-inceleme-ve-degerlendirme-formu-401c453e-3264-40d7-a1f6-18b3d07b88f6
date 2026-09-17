--- v0 (2025-12-20)
+++ v1 (2026-09-17)
@@ -1,70 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1AC60A1A" w14:textId="77777777" w:rsidR="0034027E" w:rsidRDefault="0034027E" w:rsidP="0034027E">
-      <w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="3428EF08" w14:textId="77777777" w:rsidR="0034027E" w:rsidRDefault="0034027E" w:rsidP="0034027E">
       <w:pPr>
         <w:pStyle w:val="stBilgi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D0A511F" w14:textId="1CE00833" w:rsidR="004A0E97" w:rsidRPr="00A9022F" w:rsidRDefault="004A0E97" w:rsidP="0034027E">
       <w:pPr>
         <w:pStyle w:val="stBilgi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9022F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TEZ İZLEME KOMİTESİ BİREYSEL</w:t>
       </w:r>
       <w:r w:rsidR="0034027E" w:rsidRPr="00A9022F">
         <w:rPr>
@@ -98,434 +87,432 @@
       <w:pPr>
         <w:pStyle w:val="stBilgi"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="747474"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="7371"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="7512"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="2B5A0DFC" w14:textId="77777777" w:rsidTr="008700CA">
+      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="2B5A0DFC" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3F6B04" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="008700CA" w:rsidRDefault="0034027E" w:rsidP="002749FF">
+          <w:p w14:paraId="6E3F6B04" w14:textId="4CCBD3C4" w:rsidR="0034027E" w:rsidRPr="008700CA" w:rsidRDefault="006B021A" w:rsidP="002749FF">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="111"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008700CA">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>ANABİLİM DALI :</w:t>
+              <w:t xml:space="preserve">Anabilim Dalı </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="7512" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11F97DC1" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="00234C88" w:rsidRDefault="0034027E" w:rsidP="009E0F68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="1B90ED27" w14:textId="77777777" w:rsidTr="008700CA">
+      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="1B90ED27" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="38D75137" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="008700CA" w:rsidRDefault="0034027E" w:rsidP="009E0F68">
+          <w:p w14:paraId="38D75137" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="006B021A" w:rsidRDefault="0034027E" w:rsidP="006B021A">
             <w:pPr>
-              <w:ind w:left="-102" w:firstLine="133"/>
+              <w:ind w:left="-111" w:firstLine="111"/>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008700CA">
+            <w:r w:rsidRPr="006B021A">
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
               </w:rPr>
               <w:t>Öğrencinin Adı Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="7512" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37538E90" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="00234C88" w:rsidRDefault="0034027E" w:rsidP="009E0F68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="76E19A1C" w14:textId="77777777" w:rsidTr="008700CA">
+      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="76E19A1C" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21E6A58C" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="008700CA" w:rsidRDefault="0034027E" w:rsidP="00DD6066">
+          <w:p w14:paraId="21E6A58C" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="006B021A" w:rsidRDefault="0034027E" w:rsidP="006B021A">
             <w:pPr>
-              <w:ind w:left="-102" w:firstLine="133"/>
+              <w:ind w:left="-111" w:firstLine="111"/>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008700CA">
+            <w:r w:rsidRPr="006B021A">
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
               </w:rPr>
               <w:t>Öğrenci Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="7512" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28699E10" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="00234C88" w:rsidRDefault="0034027E" w:rsidP="009E0F68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="37BB4DC5" w14:textId="77777777" w:rsidTr="008700CA">
+      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="37BB4DC5" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD12E37" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="008700CA" w:rsidRDefault="0034027E" w:rsidP="00DD6066">
+          <w:p w14:paraId="2BD12E37" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="006B021A" w:rsidRDefault="0034027E" w:rsidP="006B021A">
             <w:pPr>
-              <w:ind w:left="-102" w:firstLine="133"/>
+              <w:ind w:left="-111" w:firstLine="111"/>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008700CA">
+            <w:r w:rsidRPr="006B021A">
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
               </w:rPr>
               <w:t>Programı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="7512" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="12E6B505" w14:textId="5DDD5E62" w:rsidR="0034027E" w:rsidRPr="00234C88" w:rsidRDefault="0034027E" w:rsidP="00DD6066">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5276"/>
               </w:tabs>
               <w:ind w:left="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00234C88">
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="4E868673" w14:textId="77777777" w:rsidTr="008700CA">
+      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="4E868673" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1311A73E" w14:textId="10856D47" w:rsidR="0034027E" w:rsidRPr="008700CA" w:rsidRDefault="0034027E" w:rsidP="00DD6066">
+          <w:p w14:paraId="1311A73E" w14:textId="10856D47" w:rsidR="0034027E" w:rsidRPr="006B021A" w:rsidRDefault="0034027E" w:rsidP="006B021A">
             <w:pPr>
-              <w:ind w:left="-102" w:firstLine="133"/>
+              <w:ind w:left="-111" w:firstLine="111"/>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008700CA">
+            <w:r w:rsidRPr="006B021A">
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
               </w:rPr>
               <w:t>Danışmanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="7512" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27499FDC" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="00234C88" w:rsidRDefault="0034027E" w:rsidP="009E0F68">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5276"/>
               </w:tabs>
               <w:ind w:left="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="287576EE" w14:textId="77777777" w:rsidTr="008700CA">
+      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="287576EE" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC07DA8" w14:textId="592BBC7E" w:rsidR="0034027E" w:rsidRPr="008700CA" w:rsidRDefault="0034027E" w:rsidP="00DD6066">
+          <w:p w14:paraId="7BC07DA8" w14:textId="50821497" w:rsidR="0034027E" w:rsidRPr="006B021A" w:rsidRDefault="0034027E" w:rsidP="006B021A">
             <w:pPr>
-              <w:ind w:left="-102" w:firstLine="133"/>
+              <w:ind w:left="-111" w:firstLine="111"/>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008700CA">
+            <w:r w:rsidRPr="006B021A">
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
-[...1 lines deleted...]
-              <w:t>II.Danışmanı (Varsa)</w:t>
+              </w:rPr>
+              <w:t>II.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53740">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Danışmanı (Varsa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="7512" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22A17E42" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="00234C88" w:rsidRDefault="0034027E" w:rsidP="009E0F68">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5276"/>
               </w:tabs>
               <w:ind w:left="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="4823807F" w14:textId="77777777" w:rsidTr="008700CA">
+      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="4823807F" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFF679D" w14:textId="77DF60FD" w:rsidR="0034027E" w:rsidRPr="008700CA" w:rsidRDefault="0034027E" w:rsidP="00DD6066">
+          <w:p w14:paraId="7FFF679D" w14:textId="77DF60FD" w:rsidR="0034027E" w:rsidRPr="006B021A" w:rsidRDefault="0034027E" w:rsidP="006B021A">
             <w:pPr>
-              <w:ind w:left="-102" w:firstLine="133"/>
+              <w:ind w:left="-111" w:firstLine="111"/>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008700CA">
+            <w:r w:rsidRPr="006B021A">
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
               </w:rPr>
               <w:t>Tez Başlığı (Türkçe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="7512" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0436DF5C" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="00234C88" w:rsidRDefault="0034027E" w:rsidP="009E0F68">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5276"/>
               </w:tabs>
               <w:ind w:left="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="0617F518" w14:textId="77777777" w:rsidTr="008700CA">
+      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="0617F518" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59CAEAA8" w14:textId="4BDE4235" w:rsidR="0034027E" w:rsidRPr="008700CA" w:rsidRDefault="0034027E" w:rsidP="00DD6066">
+          <w:p w14:paraId="59CAEAA8" w14:textId="4BDE4235" w:rsidR="0034027E" w:rsidRPr="006B021A" w:rsidRDefault="0034027E" w:rsidP="006B021A">
             <w:pPr>
-              <w:ind w:left="-102" w:firstLine="133"/>
+              <w:ind w:left="-111" w:firstLine="111"/>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008700CA">
+            <w:r w:rsidRPr="006B021A">
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="595959"/>
               </w:rPr>
               <w:t>Tez Başlığı (İngilizce)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="7512" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58992471" w14:textId="77777777" w:rsidR="0034027E" w:rsidRPr="00234C88" w:rsidRDefault="0034027E" w:rsidP="009E0F68">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5276"/>
               </w:tabs>
               <w:ind w:left="-110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C678652" w14:textId="77777777" w:rsidR="0034027E" w:rsidRDefault="0034027E" w:rsidP="0034027E">
       <w:pPr>
         <w:pStyle w:val="stBilgi"/>
@@ -533,1712 +520,1434 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="747474"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="747474"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7230"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="2DBCC1D5" w14:textId="77777777" w:rsidTr="00DD6066">
+      <w:tr w:rsidR="0034027E" w:rsidRPr="00234C88" w14:paraId="2DBCC1D5" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="75BB4E6E" w14:textId="7E79E973" w:rsidR="0034027E" w:rsidRPr="00505B40" w:rsidRDefault="0034027E" w:rsidP="00DD6066">
+          <w:p w14:paraId="75BB4E6E" w14:textId="647456B3" w:rsidR="0034027E" w:rsidRPr="00C53740" w:rsidRDefault="0034027E" w:rsidP="00DD6066">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00505B40">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
+            <w:r w:rsidRPr="00C53740">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TEZ</w:t>
             </w:r>
-            <w:r w:rsidR="004A0E97">
+            <w:r w:rsidR="004A0E97" w:rsidRPr="00C53740">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ÇALIŞMASI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD6066" w:rsidRPr="00234C88" w14:paraId="0EF6441D" w14:textId="3EF4926B" w:rsidTr="009F4EF6">
+      <w:tr w:rsidR="00DD6066" w:rsidRPr="00234C88" w14:paraId="0EF6441D" w14:textId="3EF4926B" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5DA1458E" w14:textId="0F513FFF" w:rsidR="00DD6066" w:rsidRPr="008700CA" w:rsidRDefault="004A0E97" w:rsidP="008700CA">
             <w:pPr>
               <w:pStyle w:val="ListeParagraf"/>
               <w:ind w:left="-102" w:firstLine="102"/>
             </w:pPr>
             <w:r w:rsidRPr="008700CA">
               <w:t>1.Bu tez çalışması bilime yenilik getirebilecek nitelikte midir?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47A1F939" w14:textId="4F7D6D15" w:rsidR="00DD6066" w:rsidRPr="00505B40" w:rsidRDefault="00DD6066" w:rsidP="00DD6066">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="47A1F939" w14:textId="39BC78F9" w:rsidR="00DD6066" w:rsidRPr="006B021A" w:rsidRDefault="00DD6066" w:rsidP="005B27B4">
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...33 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A9022F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD6066" w:rsidRPr="00234C88" w14:paraId="2E924F95" w14:textId="080E5FD1" w:rsidTr="009F4EF6">
+      <w:tr w:rsidR="00DD6066" w:rsidRPr="00234C88" w14:paraId="2E924F95" w14:textId="080E5FD1" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="41993BA7" w14:textId="12009C06" w:rsidR="00DD6066" w:rsidRPr="008700CA" w:rsidRDefault="004A0E97" w:rsidP="008700CA">
             <w:pPr>
               <w:pStyle w:val="ListeParagraf"/>
               <w:ind w:left="-102" w:firstLine="102"/>
             </w:pPr>
             <w:r w:rsidRPr="008700CA">
               <w:t>2.Yeni bir bilimsel yöntem geliştirme çalışması mıdır?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7E907F" w14:textId="163E618A" w:rsidR="00DD6066" w:rsidRPr="00505B40" w:rsidRDefault="00DD6066" w:rsidP="00DD6066">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2A7E907F" w14:textId="5A7B8D56" w:rsidR="00DD6066" w:rsidRPr="006B021A" w:rsidRDefault="00DD6066" w:rsidP="005B27B4">
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A9022F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD6066" w:rsidRPr="00234C88" w14:paraId="3098A958" w14:textId="7F461B22" w:rsidTr="009F4EF6">
+      <w:tr w:rsidR="00DD6066" w:rsidRPr="00234C88" w14:paraId="3098A958" w14:textId="7F461B22" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="35AC5DD6" w14:textId="6FF9D29A" w:rsidR="00DD6066" w:rsidRPr="008700CA" w:rsidRDefault="004A0E97" w:rsidP="008700CA">
             <w:pPr>
               <w:pStyle w:val="ListeParagraf"/>
               <w:ind w:left="-102" w:firstLine="102"/>
             </w:pPr>
             <w:r w:rsidRPr="008700CA">
               <w:t>3.Bilinen bir yöntemi yeni bir alana uygulamayı amaçlamakta mıdır?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8BDA4B" w14:textId="08348B02" w:rsidR="00DD6066" w:rsidRPr="00505B40" w:rsidRDefault="00DD6066" w:rsidP="00DD6066">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3F8BDA4B" w14:textId="7BF54B5D" w:rsidR="00DD6066" w:rsidRPr="006B021A" w:rsidRDefault="00DD6066" w:rsidP="005B27B4">
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A9022F">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0E97" w:rsidRPr="00234C88" w14:paraId="7A552C2B" w14:textId="7F780FBB" w:rsidTr="009B7955">
+      <w:tr w:rsidR="004A0E97" w:rsidRPr="00234C88" w14:paraId="7A552C2B" w14:textId="7F780FBB" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C00717E" w14:textId="03B6F819" w:rsidR="004A0E97" w:rsidRPr="004A0E97" w:rsidRDefault="004A0E97" w:rsidP="008700CA">
+          <w:p w14:paraId="3C00717E" w14:textId="6B224AEA" w:rsidR="004A0E97" w:rsidRPr="00C53740" w:rsidRDefault="004A0E97" w:rsidP="005B27B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5276"/>
               </w:tabs>
-              <w:ind w:firstLine="102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A0E97">
+            <w:r w:rsidRPr="00C53740">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="009F4EF6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ÖĞRENCİ TARAFINDAN HAZIRLANAN TEZ ÇALIŞMA</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4EF6" w:rsidRPr="00C53740">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A0E97">
+            <w:r w:rsidRPr="00C53740">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAPORUNDA </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0E97" w:rsidRPr="00234C88" w14:paraId="70083392" w14:textId="69E54993" w:rsidTr="009F4EF6">
+      <w:tr w:rsidR="004A0E97" w:rsidRPr="00234C88" w14:paraId="70083392" w14:textId="69E54993" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="13F9C506" w14:textId="4A1515C1" w:rsidR="004A0E97" w:rsidRPr="008700CA" w:rsidRDefault="004A0E97" w:rsidP="008700CA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5276"/>
               </w:tabs>
               <w:ind w:left="-110" w:firstLine="102"/>
             </w:pPr>
             <w:r w:rsidRPr="008700CA">
               <w:t>1.Tezin amacı yeterince açık mıdır?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1C447E5F" w14:textId="7EF838DD" w:rsidR="004A0E97" w:rsidRPr="00234C88" w:rsidRDefault="004A0E97" w:rsidP="004A0E97">
+          <w:p w14:paraId="1C447E5F" w14:textId="029ACD24" w:rsidR="004A0E97" w:rsidRPr="006B021A" w:rsidRDefault="004A0E97" w:rsidP="005B27B4">
             <w:pPr>
-              <w:tabs>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evet                 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Hayır</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0E97" w:rsidRPr="00234C88" w14:paraId="6F4DD8E2" w14:textId="77777777" w:rsidTr="009F4EF6">
+      <w:tr w:rsidR="004A0E97" w:rsidRPr="00234C88" w14:paraId="6F4DD8E2" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="70C4CE9E" w14:textId="6B3D95BF" w:rsidR="004A0E97" w:rsidRPr="008700CA" w:rsidRDefault="004A0E97" w:rsidP="008700CA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5276"/>
               </w:tabs>
               <w:ind w:left="-110" w:firstLine="102"/>
             </w:pPr>
             <w:r w:rsidRPr="008700CA">
               <w:t>2. Amaca ulaşmak için kullanılacak yöntemler uygun ve yeterli midir?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49377344" w14:textId="13AA6602" w:rsidR="004A0E97" w:rsidRPr="00234C88" w:rsidRDefault="004A0E97" w:rsidP="004A0E97">
+          <w:p w14:paraId="49377344" w14:textId="493E60F3" w:rsidR="004A0E97" w:rsidRPr="006B021A" w:rsidRDefault="004A0E97" w:rsidP="005B27B4">
             <w:pPr>
-              <w:tabs>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...33 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evet                 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Hayır</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0E97" w:rsidRPr="00234C88" w14:paraId="7CEE6342" w14:textId="77777777" w:rsidTr="009F4EF6">
+      <w:tr w:rsidR="004A0E97" w:rsidRPr="00234C88" w14:paraId="7CEE6342" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7230" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4B2E9F30" w14:textId="67737958" w:rsidR="004A0E97" w:rsidRPr="008700CA" w:rsidRDefault="004A0E97" w:rsidP="008700CA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5276"/>
               </w:tabs>
               <w:ind w:left="-110" w:firstLine="102"/>
             </w:pPr>
             <w:r w:rsidRPr="008700CA">
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="009F4EF6" w:rsidRPr="008700CA">
               <w:t>Verilen çalışma planı uygulanabilir mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="747474"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="569DC07D" w14:textId="0B18079D" w:rsidR="004A0E97" w:rsidRPr="00234C88" w:rsidRDefault="004A0E97" w:rsidP="004A0E97">
+          <w:p w14:paraId="569DC07D" w14:textId="3D1126A9" w:rsidR="004A0E97" w:rsidRPr="006B021A" w:rsidRDefault="004A0E97" w:rsidP="005B27B4">
             <w:pPr>
-              <w:tabs>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00A9022F">
-[...33 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evet                 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:lang w:val="en-AU" w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00505B40">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Hayır</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59BF4134" w14:textId="77777777" w:rsidR="00483B78" w:rsidRDefault="00483B78">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
-        <w:tblW w:w="10402" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblInd w:w="-577" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2241"/>
-        <w:gridCol w:w="8161"/>
+        <w:gridCol w:w="1982"/>
+        <w:gridCol w:w="8224"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A362C6" w:rsidRPr="00A362C6" w14:paraId="0C5F7C55" w14:textId="77777777" w:rsidTr="00084616">
+      <w:tr w:rsidR="00A362C6" w:rsidRPr="00A362C6" w14:paraId="0C5F7C55" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
-          <w:trHeight w:val="259"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10402" w:type="dxa"/>
+            <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="251AB35B" w14:textId="23A089A1" w:rsidR="00A362C6" w:rsidRPr="00505B40" w:rsidRDefault="00A63194" w:rsidP="009F4EF6">
+          <w:p w14:paraId="251AB35B" w14:textId="23A089A1" w:rsidR="00A362C6" w:rsidRPr="00C53740" w:rsidRDefault="00A63194" w:rsidP="009F4EF6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F4EF6">
+            <w:r w:rsidRPr="00C53740">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="009F4EF6">
+            <w:r w:rsidR="009F4EF6" w:rsidRPr="00C53740">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">EZ ÇALIŞMASINA İLİŞKİN KİŞİSEL GÖRÜŞ VE ÖNERİLERİNİZİ BELİRTİNİZ.  </w:t>
             </w:r>
-            <w:r w:rsidR="00A362C6" w:rsidRPr="00505B40">
+            <w:r w:rsidR="00A362C6" w:rsidRPr="00C53740">
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A362C6" w:rsidRPr="00A362C6" w14:paraId="1FF4F77A" w14:textId="77777777" w:rsidTr="00084616">
+      <w:tr w:rsidR="00A362C6" w:rsidRPr="00A362C6" w14:paraId="1FF4F77A" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
-          <w:trHeight w:val="892"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="952"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:tcW w:w="1982" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE6D345" w14:textId="191273D4" w:rsidR="00A362C6" w:rsidRPr="00505B40" w:rsidRDefault="009F4EF6" w:rsidP="00084616">
+          <w:p w14:paraId="3EE6D345" w14:textId="191273D4" w:rsidR="00A362C6" w:rsidRPr="00C53740" w:rsidRDefault="009F4EF6" w:rsidP="00084616">
             <w:pPr>
               <w:ind w:left="-111" w:firstLine="111"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C53740">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AÇIKLAMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8161" w:type="dxa"/>
+            <w:tcW w:w="8224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2038FEAB" w14:textId="77777777" w:rsidR="00A362C6" w:rsidRDefault="00A362C6" w:rsidP="00A362C6">
+          <w:p w14:paraId="2038FEAB" w14:textId="77777777" w:rsidR="00A362C6" w:rsidRPr="00C53740" w:rsidRDefault="00A362C6" w:rsidP="00A362C6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3843E6AB" w14:textId="77777777" w:rsidR="00132A9A" w:rsidRPr="00A362C6" w:rsidRDefault="00132A9A" w:rsidP="00A362C6">
+          <w:p w14:paraId="3843E6AB" w14:textId="77777777" w:rsidR="00132A9A" w:rsidRPr="00C53740" w:rsidRDefault="00132A9A" w:rsidP="00A362C6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31F52708" w14:textId="77777777" w:rsidR="004B1711" w:rsidRDefault="004B1711"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10348" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblInd w:w="-575" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="999999"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="999999"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2402"/>
-        <w:gridCol w:w="7946"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A755B" w:rsidRPr="00D97C03" w14:paraId="228B55FE" w14:textId="77777777" w:rsidTr="00F82E53">
+      <w:tr w:rsidR="004A755B" w:rsidRPr="00D97C03" w14:paraId="228B55FE" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="340"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01C5F66D" w14:textId="1FA0483A" w:rsidR="004A755B" w:rsidRPr="00A9022F" w:rsidRDefault="001373CE" w:rsidP="00F82E53">
+          <w:p w14:paraId="01C5F66D" w14:textId="1FA0483A" w:rsidR="004A755B" w:rsidRPr="005B27B4" w:rsidRDefault="001373CE" w:rsidP="00F82E53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5276"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A9022F">
+            <w:r w:rsidRPr="005B27B4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TEZ ÇALIŞMA</w:t>
             </w:r>
-            <w:r w:rsidR="009F4EF6" w:rsidRPr="00A9022F">
+            <w:r w:rsidR="009F4EF6" w:rsidRPr="005B27B4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAPORUNU </w:t>
             </w:r>
-            <w:r w:rsidR="00505B40" w:rsidRPr="00A9022F">
+            <w:r w:rsidR="00505B40" w:rsidRPr="005B27B4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">DEĞERLENDİREN </w:t>
             </w:r>
-            <w:r w:rsidR="00132A9A" w:rsidRPr="00A9022F">
+            <w:r w:rsidR="00132A9A" w:rsidRPr="005B27B4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>KOMİTE</w:t>
             </w:r>
-            <w:r w:rsidR="00505B40" w:rsidRPr="00A9022F">
+            <w:r w:rsidR="00505B40" w:rsidRPr="005B27B4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ÜYESİNİN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00505B40" w:rsidRPr="00D97C03" w14:paraId="75AD4696" w14:textId="77777777" w:rsidTr="001373CE">
+      <w:tr w:rsidR="00505B40" w:rsidRPr="00D97C03" w14:paraId="75AD4696" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2402" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD849B9" w14:textId="77777777" w:rsidR="00505B40" w:rsidRPr="001373CE" w:rsidRDefault="00505B40" w:rsidP="00B1709A">
+          <w:p w14:paraId="6FD849B9" w14:textId="588587F6" w:rsidR="00505B40" w:rsidRPr="006B021A" w:rsidRDefault="005B27B4" w:rsidP="006B021A">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+              <w:ind w:right="-106"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001373CE">
-[...5 lines deleted...]
-              <w:t>Unvanı, Adı, Soyadı</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ü</w:t>
+            </w:r>
+            <w:r w:rsidR="00505B40" w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nvanı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00505B40" w:rsidRPr="006B021A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, Adı, Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7946" w:type="dxa"/>
+            <w:tcW w:w="7938" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="57912109" w14:textId="0C83EC4B" w:rsidR="00505B40" w:rsidRPr="00D97C03" w:rsidRDefault="00505B40" w:rsidP="00B1709A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00505B40" w:rsidRPr="00D97C03" w14:paraId="339D100A" w14:textId="77777777" w:rsidTr="001373CE">
+      <w:tr w:rsidR="00505B40" w:rsidRPr="00D97C03" w14:paraId="339D100A" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2402" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42BC1635" w14:textId="1EF82240" w:rsidR="00505B40" w:rsidRPr="001373CE" w:rsidRDefault="00505B40" w:rsidP="00B1709A">
+          <w:p w14:paraId="42BC1635" w14:textId="13733232" w:rsidR="00505B40" w:rsidRPr="006B021A" w:rsidRDefault="00505B40" w:rsidP="006B021A">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+              <w:ind w:right="-106"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001373CE">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:iCs/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
-[...1 lines deleted...]
-              <w:t>Kurumu:</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Kurumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7946" w:type="dxa"/>
+            <w:tcW w:w="7938" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="44ACC8B8" w14:textId="77777777" w:rsidR="00505B40" w:rsidRPr="00D97C03" w:rsidRDefault="00505B40" w:rsidP="00B1709A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00505B40" w:rsidRPr="00D97C03" w14:paraId="315071D8" w14:textId="77777777" w:rsidTr="001373CE">
+      <w:tr w:rsidR="00505B40" w:rsidRPr="00D97C03" w14:paraId="315071D8" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2402" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78F2580D" w14:textId="3046B463" w:rsidR="00505B40" w:rsidRPr="001373CE" w:rsidRDefault="00505B40" w:rsidP="00B1709A">
+          <w:p w14:paraId="78F2580D" w14:textId="08107A9C" w:rsidR="00505B40" w:rsidRPr="006B021A" w:rsidRDefault="00505B40" w:rsidP="006B021A">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+              <w:ind w:right="-106"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001373CE">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:iCs/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
-[...1 lines deleted...]
-              <w:t>Anabilim Dalı:</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Anabilim Dalı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7946" w:type="dxa"/>
+            <w:tcW w:w="7938" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0428EE73" w14:textId="77777777" w:rsidR="00505B40" w:rsidRPr="00D97C03" w:rsidRDefault="00505B40" w:rsidP="00B1709A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00505B40" w:rsidRPr="00D97C03" w14:paraId="75E455A0" w14:textId="77777777" w:rsidTr="001373CE">
+      <w:tr w:rsidR="00505B40" w:rsidRPr="00D97C03" w14:paraId="75E455A0" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="397"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2402" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1769878B" w14:textId="3ABA060D" w:rsidR="00505B40" w:rsidRPr="001373CE" w:rsidRDefault="00505B40" w:rsidP="00B1709A">
+          <w:p w14:paraId="1769878B" w14:textId="455954F9" w:rsidR="00505B40" w:rsidRPr="006B021A" w:rsidRDefault="00505B40" w:rsidP="006B021A">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+              <w:ind w:right="-106"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001373CE">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:iCs/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
-[...1 lines deleted...]
-              <w:t>Tarih: …./…/…….</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tarih</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7946" w:type="dxa"/>
+            <w:tcW w:w="7938" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4681A002" w14:textId="77777777" w:rsidR="00505B40" w:rsidRPr="00D97C03" w:rsidRDefault="00505B40" w:rsidP="00B1709A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00505B40" w:rsidRPr="00D97C03" w14:paraId="0D45C54A" w14:textId="77777777" w:rsidTr="001373CE">
+      <w:tr w:rsidR="00505B40" w:rsidRPr="00D97C03" w14:paraId="0D45C54A" w14:textId="77777777" w:rsidTr="00C53740">
         <w:trPr>
           <w:trHeight w:val="567"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2402" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA125D1" w14:textId="0D86EECD" w:rsidR="00505B40" w:rsidRPr="001373CE" w:rsidRDefault="00505B40" w:rsidP="00B1709A">
+          <w:p w14:paraId="7EA125D1" w14:textId="0F1D9FC3" w:rsidR="00505B40" w:rsidRPr="006B021A" w:rsidRDefault="00505B40" w:rsidP="006B021A">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+              <w:ind w:right="-106"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001373CE">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="006B021A">
+              <w:rPr>
                 <w:iCs/>
-                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
-[...1 lines deleted...]
-              <w:t>İmza:</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>İmza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7946" w:type="dxa"/>
+            <w:tcW w:w="7938" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0734BD10" w14:textId="77777777" w:rsidR="00505B40" w:rsidRPr="00D97C03" w:rsidRDefault="00505B40" w:rsidP="00B1709A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66FD0585" w14:textId="1B20479B" w:rsidR="008E30CC" w:rsidRPr="00A9022F" w:rsidRDefault="008E30CC" w:rsidP="008E30CC">
-[...1 lines deleted...]
-        <w:ind w:hanging="426"/>
+    <w:p w14:paraId="66FD0585" w14:textId="33D02724" w:rsidR="008E30CC" w:rsidRPr="00A9022F" w:rsidRDefault="008E30CC" w:rsidP="0024747E">
+      <w:pPr>
+        <w:ind w:left="-567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial TUR"/>
           <w:color w:val="808080"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9022F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FAC105F" wp14:editId="05369C8C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-262255</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>183515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6419850" cy="0"/>
                 <wp:effectExtent l="13970" t="12065" r="5080" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1407792340" name="Düz Ok Bağlayıcısı 2"/>
                 <wp:cNvGraphicFramePr>
@@ -2287,136 +1996,164 @@
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="0FA1BF02" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Düz Ok Bağlayıcısı 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-20.65pt;margin-top:14.45pt;width:505.5pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoo6OnuwEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46zpWuNOD2k6y7d&#10;FqDtBzCybAuTRYFUYufvJ6lJWmy3YjAgUCL5+PhIr26nwYqDJjboalnO5lJop7Axrqvl89P9p2sp&#10;OIBrwKLTtTxqlrfrjx9Wo6/0Anu0jSYRQRxXo69lH4KvioJVrwfgGXrtorNFGiDEK3VFQzBG9MEW&#10;i/n8qhiRGk+oNHN8vXtxynXGb1utwq+2ZR2ErWXkFvJJ+dyls1ivoOoIfG/UiQa8g8UAxsWiF6g7&#10;CCD2ZP6BGowiZGzDTOFQYNsapXMPsZty/lc3jz14nXuJ4rC/yMT/D1b9PGzclhJ1NblH/4DqNwuH&#10;mx5cpzOBp6OPgyuTVMXoubqkpAv7LYnd+AObGAP7gFmFqaUhQcb+xJTFPl7E1lMQKj5efSlvrpdx&#10;JursK6A6J3ri8F3jIJJRSw4EpuvDBp2LI0Uqcxk4PHBItKA6J6SqDu+NtXmy1omxljfLxTInMFrT&#10;JGcKY+p2G0viAHE3vn5OX+4xet6GEe5dk8F6Dc23kx3A2Bc7FrfuJE1SI60eVztsjls6SxaHl1me&#10;Fi1tx9t7zn79HdZ/AAAA//8DAFBLAwQUAAYACAAAACEAlYo/894AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7CQBCG7ya+w2ZIuMG2aJDWbokh8cBBo0XuQ3dsG7qzTXeB1qd3iQc8zsyXf74/&#10;Ww+mFWfqXWNZQTyPQBCXVjdcKfjavc5WIJxH1thaJgUjOVjn93cZptpe+JPOha9ECGGXooLa+y6V&#10;0pU1GXRz2xGH27ftDfow9pXUPV5CuGnlIoqW0mDD4UONHW1qKo/FySjYj/v3t20Z/7jdBxfNkIw6&#10;2hRKTSfDyzMIT4O/wXDVD+qQB6eDPbF2olUwe4wfAqpgsUpABCBZJk8gDn8LmWfyf4P8FwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGijo6e7AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJWKP/PeAAAACQEAAA8AAAAAAAAAAAAAAAAAFQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="#737373"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A9022F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>AÇIKLAMALAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B82CBA7" w14:textId="601C5C77" w:rsidR="00371A53" w:rsidRPr="00084616" w:rsidRDefault="00371A53" w:rsidP="008E30CC">
+    <w:p w14:paraId="6B82CBA7" w14:textId="0A212460" w:rsidR="00371A53" w:rsidRPr="00084616" w:rsidRDefault="00371A53" w:rsidP="0024747E">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:ind w:right="-427" w:hanging="284"/>
+        <w:ind w:left="-426" w:right="-427" w:hanging="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00084616">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidR="00084616" w:rsidRPr="00084616">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tez İzleme Komitesi Bireysel İnceleme ve Değerlendirme</w:t>
+        <w:t xml:space="preserve">Tez İzleme Komitesi </w:t>
+      </w:r>
+      <w:r w:rsidR="0024747E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Üyelerince </w:t>
+      </w:r>
+      <w:r w:rsidR="00084616" w:rsidRPr="00084616">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bireysel İnceleme ve Değerlendirme</w:t>
       </w:r>
       <w:r w:rsidRPr="00084616">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Formunun </w:t>
+        <w:t xml:space="preserve"> Formu</w:t>
       </w:r>
-      <w:r w:rsidR="00084616" w:rsidRPr="00084616">
+      <w:r w:rsidR="0024747E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>komite</w:t>
+        <w:t>nun</w:t>
       </w:r>
       <w:r w:rsidRPr="00084616">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> üyelerince ıslak imzalı olarak hazırlanması zorunludur</w:t>
+        <w:t xml:space="preserve"> ıslak imzalı olarak </w:t>
+      </w:r>
+      <w:r w:rsidR="0024747E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hazırlanması</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00084616">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zorunludur</w:t>
       </w:r>
       <w:r w:rsidR="00BF1CCF" w:rsidRPr="00084616">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00371A53" w:rsidRPr="00084616" w:rsidSect="0034027E">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1298" w:right="1134" w:bottom="851" w:left="1418" w:header="709" w:footer="488" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="8" w:space="24" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="8" w:space="24" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="24" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="8" w:space="24" w:color="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30189211" w14:textId="77777777" w:rsidR="00023EE1" w:rsidRDefault="00023EE1" w:rsidP="004B10F6">
+    <w:p w14:paraId="32B64E0B" w14:textId="77777777" w:rsidR="003865C5" w:rsidRDefault="003865C5" w:rsidP="004B10F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A3AC508" w14:textId="77777777" w:rsidR="00023EE1" w:rsidRDefault="00023EE1" w:rsidP="004B10F6">
+    <w:p w14:paraId="2ED3BDA2" w14:textId="77777777" w:rsidR="003865C5" w:rsidRDefault="003865C5" w:rsidP="004B10F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2441,61 +2178,61 @@
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial TUR">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2ED8A3FD" w14:textId="77777777" w:rsidR="004555B4" w:rsidRDefault="004555B4">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0AB98642" w14:textId="40A2D469" w:rsidR="006A6BF4" w:rsidRPr="006A6BF4" w:rsidRDefault="006A6BF4" w:rsidP="006A6BF4">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:ind w:right="-568" w:hanging="142"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A6BF4">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D9726D4" wp14:editId="7CA2C35E">
               <wp:simplePos x="0" y="0"/>
@@ -2824,90 +2561,90 @@
         <w:tab w:val="left" w:pos="795"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9354"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A6BF4">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="258AB189" w14:textId="77777777" w:rsidR="004555B4" w:rsidRDefault="004555B4">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C298B68" w14:textId="77777777" w:rsidR="00023EE1" w:rsidRDefault="00023EE1" w:rsidP="004B10F6">
+    <w:p w14:paraId="7C65B652" w14:textId="77777777" w:rsidR="003865C5" w:rsidRDefault="003865C5" w:rsidP="004B10F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="002396F8" w14:textId="77777777" w:rsidR="00023EE1" w:rsidRDefault="00023EE1" w:rsidP="004B10F6">
+    <w:p w14:paraId="4097D6D9" w14:textId="77777777" w:rsidR="003865C5" w:rsidRDefault="003865C5" w:rsidP="004B10F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12213546" w14:textId="77777777" w:rsidR="004555B4" w:rsidRDefault="004555B4">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22B12F1C" w14:textId="6A6AB40F" w:rsidR="0034027E" w:rsidRPr="00A9022F" w:rsidRDefault="0034027E" w:rsidP="0034027E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="495"/>
         <w:tab w:val="center" w:pos="4677"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:b/>
         <w:noProof/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14A89107" wp14:editId="32B3047C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-568325</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -2997,61 +2734,61 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A9022F">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">ORDU ÜNİVERSİTESİ </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5FD158B7" w14:textId="13DB16B5" w:rsidR="0034027E" w:rsidRPr="00A9022F" w:rsidRDefault="0034027E" w:rsidP="0034027E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00A9022F">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>SAĞLIK BİLİMLERİ ENSTİTÜSÜ MÜDÜRLÜĞÜ</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A1B3382" w14:textId="77777777" w:rsidR="004555B4" w:rsidRDefault="004555B4">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A270BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F08E40E"/>
     <w:lvl w:ilvl="0" w:tplc="041F0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4106,207 +3843,217 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1882786152">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="426123403">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="679889300">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="152837048">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="464467249">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1736203534">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B10F6"/>
     <w:rsid w:val="00023EE1"/>
     <w:rsid w:val="00034060"/>
     <w:rsid w:val="000435B5"/>
     <w:rsid w:val="00046427"/>
     <w:rsid w:val="00066EBB"/>
     <w:rsid w:val="00084616"/>
     <w:rsid w:val="000918A8"/>
     <w:rsid w:val="000D4EDE"/>
+    <w:rsid w:val="00102C57"/>
     <w:rsid w:val="00132A9A"/>
     <w:rsid w:val="001373CE"/>
     <w:rsid w:val="00162FA3"/>
     <w:rsid w:val="00165997"/>
     <w:rsid w:val="0019285A"/>
     <w:rsid w:val="00196F67"/>
     <w:rsid w:val="002245C0"/>
     <w:rsid w:val="00225C08"/>
     <w:rsid w:val="00232DDB"/>
+    <w:rsid w:val="0024747E"/>
     <w:rsid w:val="002521A0"/>
     <w:rsid w:val="00263AFE"/>
     <w:rsid w:val="002749FF"/>
     <w:rsid w:val="002879E6"/>
     <w:rsid w:val="00296636"/>
     <w:rsid w:val="002B15AB"/>
     <w:rsid w:val="002E6F62"/>
     <w:rsid w:val="0030545D"/>
     <w:rsid w:val="0034027E"/>
     <w:rsid w:val="00347D2A"/>
     <w:rsid w:val="00352F18"/>
     <w:rsid w:val="0036435E"/>
     <w:rsid w:val="00371A53"/>
     <w:rsid w:val="00372075"/>
     <w:rsid w:val="0037421A"/>
     <w:rsid w:val="00381D45"/>
+    <w:rsid w:val="003865C5"/>
     <w:rsid w:val="00395B36"/>
     <w:rsid w:val="003B01DD"/>
     <w:rsid w:val="003B63F2"/>
     <w:rsid w:val="003D3ABF"/>
     <w:rsid w:val="003E61EE"/>
     <w:rsid w:val="0043217E"/>
     <w:rsid w:val="004555B4"/>
     <w:rsid w:val="0045779F"/>
     <w:rsid w:val="004645B4"/>
     <w:rsid w:val="00483B78"/>
     <w:rsid w:val="004A0E97"/>
     <w:rsid w:val="004A755B"/>
     <w:rsid w:val="004B097C"/>
     <w:rsid w:val="004B10F6"/>
     <w:rsid w:val="004B1711"/>
     <w:rsid w:val="00503479"/>
     <w:rsid w:val="00505B40"/>
     <w:rsid w:val="00515570"/>
     <w:rsid w:val="00556BC5"/>
     <w:rsid w:val="005A3C82"/>
     <w:rsid w:val="005B2516"/>
+    <w:rsid w:val="005B27B4"/>
     <w:rsid w:val="005C2EF0"/>
     <w:rsid w:val="005E0B29"/>
     <w:rsid w:val="006406B5"/>
     <w:rsid w:val="0069667B"/>
     <w:rsid w:val="006A6BF4"/>
+    <w:rsid w:val="006B021A"/>
     <w:rsid w:val="006D08CD"/>
     <w:rsid w:val="006D1B88"/>
     <w:rsid w:val="006D2F86"/>
     <w:rsid w:val="006F1378"/>
     <w:rsid w:val="00715A2B"/>
     <w:rsid w:val="00762C3F"/>
     <w:rsid w:val="00765E77"/>
     <w:rsid w:val="0078700A"/>
     <w:rsid w:val="0079487B"/>
     <w:rsid w:val="007B6B13"/>
     <w:rsid w:val="007E762D"/>
     <w:rsid w:val="0080072B"/>
     <w:rsid w:val="00831B4D"/>
     <w:rsid w:val="00845CD5"/>
     <w:rsid w:val="008700CA"/>
     <w:rsid w:val="00885806"/>
     <w:rsid w:val="008D37A7"/>
     <w:rsid w:val="008E30CC"/>
+    <w:rsid w:val="008F66B2"/>
     <w:rsid w:val="00900A39"/>
+    <w:rsid w:val="00905E00"/>
     <w:rsid w:val="009212B9"/>
     <w:rsid w:val="00922513"/>
     <w:rsid w:val="0096364C"/>
     <w:rsid w:val="009C7763"/>
     <w:rsid w:val="009D5969"/>
     <w:rsid w:val="009F4EF6"/>
     <w:rsid w:val="00A32921"/>
     <w:rsid w:val="00A362C6"/>
     <w:rsid w:val="00A56204"/>
     <w:rsid w:val="00A63194"/>
     <w:rsid w:val="00A64F76"/>
     <w:rsid w:val="00A9022F"/>
     <w:rsid w:val="00AB2E12"/>
     <w:rsid w:val="00AB3D9A"/>
     <w:rsid w:val="00AC0CA1"/>
     <w:rsid w:val="00AF0E65"/>
     <w:rsid w:val="00AF53A6"/>
     <w:rsid w:val="00B0564F"/>
     <w:rsid w:val="00B13D5A"/>
     <w:rsid w:val="00B1709A"/>
     <w:rsid w:val="00B40183"/>
     <w:rsid w:val="00B509FE"/>
     <w:rsid w:val="00B6478E"/>
     <w:rsid w:val="00BA3AB1"/>
     <w:rsid w:val="00BA6FD3"/>
     <w:rsid w:val="00BC2CE6"/>
     <w:rsid w:val="00BD53FD"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF4A42"/>
     <w:rsid w:val="00BF6012"/>
     <w:rsid w:val="00BF65F1"/>
     <w:rsid w:val="00C13720"/>
     <w:rsid w:val="00C514FE"/>
+    <w:rsid w:val="00C53740"/>
     <w:rsid w:val="00C60413"/>
     <w:rsid w:val="00C62781"/>
     <w:rsid w:val="00C63F63"/>
     <w:rsid w:val="00C756B2"/>
     <w:rsid w:val="00C816F5"/>
     <w:rsid w:val="00C843B2"/>
+    <w:rsid w:val="00CF0B7A"/>
     <w:rsid w:val="00D0573C"/>
     <w:rsid w:val="00D11090"/>
     <w:rsid w:val="00D242A4"/>
     <w:rsid w:val="00D25CB6"/>
     <w:rsid w:val="00D324D9"/>
     <w:rsid w:val="00D3477B"/>
     <w:rsid w:val="00D42AD8"/>
     <w:rsid w:val="00D43B20"/>
     <w:rsid w:val="00D57AAB"/>
     <w:rsid w:val="00D606A9"/>
     <w:rsid w:val="00D719A7"/>
     <w:rsid w:val="00D90A6D"/>
     <w:rsid w:val="00D92EE6"/>
     <w:rsid w:val="00DD6066"/>
+    <w:rsid w:val="00E00A96"/>
     <w:rsid w:val="00E53AAD"/>
     <w:rsid w:val="00E566EB"/>
     <w:rsid w:val="00E94E08"/>
     <w:rsid w:val="00EA4BB6"/>
     <w:rsid w:val="00EB0342"/>
     <w:rsid w:val="00EC7A3C"/>
     <w:rsid w:val="00EE2D10"/>
     <w:rsid w:val="00EF0791"/>
     <w:rsid w:val="00F40DF9"/>
     <w:rsid w:val="00F57917"/>
     <w:rsid w:val="00F82E53"/>
     <w:rsid w:val="00F97162"/>
     <w:rsid w:val="00F971B2"/>
     <w:rsid w:val="00FA4550"/>
     <w:rsid w:val="00FD5A71"/>
     <w:rsid w:val="00FE0D63"/>
     <w:rsid w:val="00FE5273"/>
     <w:rsid w:val="00FF67ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -5643,70 +5390,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>211</Words>
-  <Characters>1206</Characters>
+  <Words>203</Words>
+  <Characters>1159</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1415</CharactersWithSpaces>
+  <CharactersWithSpaces>1360</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hatice Demir</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>