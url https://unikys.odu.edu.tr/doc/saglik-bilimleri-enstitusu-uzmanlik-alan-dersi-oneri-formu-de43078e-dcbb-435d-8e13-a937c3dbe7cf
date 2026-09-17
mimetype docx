--- v0 (2025-12-20)
+++ v1 (2026-09-17)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F6DA7B9" w14:textId="7ACDC260" w:rsidR="00EF6EFB" w:rsidRDefault="00EF6EFB" w:rsidP="001F3312">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35380A8C" w14:textId="77777777" w:rsidR="00FB2B14" w:rsidRPr="006426DE" w:rsidRDefault="00FB2B14" w:rsidP="00FB2B14">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006426DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -85,299 +84,332 @@
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2679"/>
         <w:gridCol w:w="4110"/>
         <w:gridCol w:w="3561"/>
       </w:tblGrid>
       <w:tr w:rsidR="00533B49" w:rsidRPr="004A6E2A" w14:paraId="3124C4A9" w14:textId="77777777" w:rsidTr="00F61C5F">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7362E0" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00F61C5F">
+          <w:p w14:paraId="6A7362E0" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="00513B36" w:rsidRDefault="00533B49" w:rsidP="00F61C5F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513B36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Anabilim Dalı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7671" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="432D04FA" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00F61C5F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00533B49" w:rsidRPr="004A6E2A" w14:paraId="31DCEA95" w14:textId="77777777" w:rsidTr="00F61C5F">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70B02176" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00F61C5F">
+          <w:p w14:paraId="70B02176" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="00513B36" w:rsidRDefault="00533B49" w:rsidP="00F61C5F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513B36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Programı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7671" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="20247659" w14:textId="0CFD303D" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00F61C5F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B5F9F" w:rsidRPr="004A6E2A" w14:paraId="75910F58" w14:textId="77777777" w:rsidTr="00F61C5F">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="03201D17" w14:textId="77777777" w:rsidR="004B5F9F" w:rsidRPr="004A6E2A" w:rsidRDefault="004B5F9F" w:rsidP="00F61C5F">
+          <w:p w14:paraId="03201D17" w14:textId="77777777" w:rsidR="004B5F9F" w:rsidRPr="00513B36" w:rsidRDefault="004B5F9F" w:rsidP="00F61C5F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513B36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Dersin Kodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0208AF5C" w14:textId="77777777" w:rsidR="004B5F9F" w:rsidRPr="004A6E2A" w:rsidRDefault="004B5F9F" w:rsidP="00F61C5F">
+          <w:p w14:paraId="0208AF5C" w14:textId="2F005DBF" w:rsidR="004B5F9F" w:rsidRPr="004A6E2A" w:rsidRDefault="004B5F9F" w:rsidP="00F61C5F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6E2A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
-              <w:t xml:space="preserve">…… 6000                                                      </w:t>
+              <w:t xml:space="preserve">…… 6000 </w:t>
+            </w:r>
+            <w:r w:rsidR="0006295E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A6E2A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="223C1226" w14:textId="77777777" w:rsidR="004B5F9F" w:rsidRPr="004A6E2A" w:rsidRDefault="004B5F9F" w:rsidP="00F61C5F">
+          <w:p w14:paraId="223C1226" w14:textId="2B5FD2AC" w:rsidR="004B5F9F" w:rsidRPr="004A6E2A" w:rsidRDefault="004B5F9F" w:rsidP="00F61C5F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6E2A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>…… 7000</w:t>
+            </w:r>
+            <w:r w:rsidR="0006295E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B5F9F" w:rsidRPr="004A6E2A" w14:paraId="17C9637C" w14:textId="77777777" w:rsidTr="002E4BE2">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59068978" w14:textId="77777777" w:rsidR="004B5F9F" w:rsidRPr="004A6E2A" w:rsidRDefault="004B5F9F" w:rsidP="004B5F9F">
+          <w:p w14:paraId="59068978" w14:textId="77777777" w:rsidR="004B5F9F" w:rsidRPr="00513B36" w:rsidRDefault="004B5F9F" w:rsidP="004B5F9F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513B36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Adı ve Kredisi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6AD4AD03" w14:textId="77777777" w:rsidR="004B5F9F" w:rsidRPr="004A6E2A" w:rsidRDefault="004B5F9F" w:rsidP="004B5F9F">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -488,334 +520,334 @@
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="4636"/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="7654"/>
       </w:tblGrid>
       <w:tr w:rsidR="00533B49" w:rsidRPr="004A6E2A" w14:paraId="1547C23A" w14:textId="77777777" w:rsidTr="00533B49">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34C885B4" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
+          <w:p w14:paraId="34C885B4" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="00513B36" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513B36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Dersin İçeriği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BBE0EBB" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00533B49" w:rsidRPr="004A6E2A" w14:paraId="4F76B159" w14:textId="77777777" w:rsidTr="00533B49">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF2D793" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
+          <w:p w14:paraId="7CF2D793" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="00513B36" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513B36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Dersin Amacı ve Hedefi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B451E90" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
+          <w:p w14:paraId="0B451E90" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="00513B36" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75B22D09" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00533B49" w:rsidRPr="004A6E2A" w14:paraId="332F8CEC" w14:textId="77777777" w:rsidTr="00533B49">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="177E7F92" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
+          <w:p w14:paraId="177E7F92" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="00513B36" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513B36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Önerilen Ders Kitabı ve Diğer Kaynaklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AF0CE84" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00533B49" w:rsidRPr="004A6E2A" w14:paraId="3C58EDA3" w14:textId="77777777" w:rsidTr="00533B49">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="423E1406" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
+          <w:p w14:paraId="423E1406" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="00513B36" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513B36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Öğretme Şekli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6292FF4C" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00533B49" w:rsidRPr="004A6E2A" w14:paraId="1A839989" w14:textId="77777777" w:rsidTr="00533B49">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA156B0" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
+          <w:p w14:paraId="3AA156B0" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="00513B36" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513B36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Dersin Değerlendirilmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A877AEC" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00533B49" w:rsidRPr="004A6E2A" w14:paraId="24E17EAA" w14:textId="77777777" w:rsidTr="00533B49">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45A5E287" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
+          <w:p w14:paraId="45A5E287" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="00513B36" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-120" w:firstLine="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513B36">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Eğitim Dili</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07F03302" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -897,109 +929,129 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B67EA79" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6E2A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>___/___/202___</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C9B0E35" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
+          <w:p w14:paraId="3C9B0E35" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="00E867B3" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="237CD076" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6E2A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersi Öneren Öğretim Üyesi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0656041B" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
+          <w:p w14:paraId="0656041B" w14:textId="6407BB70" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00075F8B" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A6E2A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Unvanı, Adı Soyadı</w:t>
+              <w:t>Ü</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="2CE82CFE" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
+            <w:r w:rsidR="00533B49" w:rsidRPr="004A6E2A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nvanı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00533B49" w:rsidRPr="004A6E2A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, Adı Soyadı</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE82CFE" w14:textId="5FC98FEF" w:rsidR="00533B49" w:rsidRPr="00E867B3" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6212D40E" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6E2A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>İmza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1043,68 +1095,98 @@
               <w:t>U Y G U N D U R</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F61E14C" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="190D1773" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26494D8D" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
+          <w:p w14:paraId="25CEC982" w14:textId="77777777" w:rsidR="00E867B3" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00E867B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6E2A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="00E867B3" w:rsidRPr="004A6E2A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>___/___/202___</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26494D8D" w14:textId="09D27781" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6E2A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>___/___/202___</w:t>
+              <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00533B49" w:rsidRPr="001F3312" w14:paraId="0C0F235A" w14:textId="77777777" w:rsidTr="00533B49">
         <w:trPr>
           <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4947" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20CB0A1A" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -1124,78 +1206,98 @@
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="284F3FCB" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6E2A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anabilim Dalı Başkanı</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="034F1901" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
+          <w:p w14:paraId="034F1901" w14:textId="227E7246" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00075F8B" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A6E2A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Unvanı, Adı Soyadı</w:t>
+              <w:t>Ü</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0C7EEF11" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
+            <w:r w:rsidR="00533B49" w:rsidRPr="004A6E2A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nvanı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00533B49" w:rsidRPr="004A6E2A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, Adı Soyadı</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C7EEF11" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="00E867B3" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CA61F63" w14:textId="77777777" w:rsidR="00533B49" w:rsidRPr="004A6E2A" w:rsidRDefault="00533B49" w:rsidP="00533B49">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6E2A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>İmza</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1221,63 +1323,63 @@
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002A1F13" w:rsidRPr="002A1F13" w:rsidSect="00DA46FD">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1298" w:right="1134" w:bottom="851" w:left="1418" w:header="709" w:footer="488" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="12" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:left w:val="single" w:sz="12" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:bottom w:val="single" w:sz="12" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:right w:val="single" w:sz="12" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43696FE8" w14:textId="77777777" w:rsidR="00C661AE" w:rsidRDefault="00C661AE" w:rsidP="00573443">
+    <w:p w14:paraId="557F257C" w14:textId="77777777" w:rsidR="005308AD" w:rsidRDefault="005308AD" w:rsidP="00573443">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="214552AE" w14:textId="77777777" w:rsidR="00C661AE" w:rsidRDefault="00C661AE" w:rsidP="00573443">
+    <w:p w14:paraId="3C577F03" w14:textId="77777777" w:rsidR="005308AD" w:rsidRDefault="005308AD" w:rsidP="00573443">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1300,61 +1402,61 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3857F7F3" w14:textId="77777777" w:rsidR="00F30609" w:rsidRDefault="00F30609">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="771E5CD4" w14:textId="2895D2B0" w:rsidR="00661623" w:rsidRPr="00661623" w:rsidRDefault="002A1F13" w:rsidP="00661623">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3143"/>
       </w:tabs>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -1401,50 +1503,51 @@
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="56FA87C1" id="Düz Bağlayıcı 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-20.65pt,3.5pt" to="478.1pt,3.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCllPtT0AEAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7aTblRZcfZhV9uX&#10;Xla9fACLhxgJGARs7Px9B5w4q7aq1Kov2AxzzpkzDLvbyRp2hBA1uo43q5ozcBJ77Q4d//7t4c07&#10;zmISrhcGHXT8BJHf7l+/2o2+hTUOaHoIjEhcbEff8SEl31ZVlANYEVfowdGhwmBFom04VH0QI7Fb&#10;U63reluNGHofUEKMFL2fD/m+8CsFMn1WKkJipuNUWyprKOtTXqv9TrSHIPyg5bkM8Q9VWKEdiS5U&#10;9yIJ9hz0L1RWy4ARVVpJtBUqpSUUD+SmqX9y83UQHooXak70S5vi/6OVn4537jFQG0Yf2+gfQ3Yx&#10;qWDzl+pjU2nWaWkWTIlJCm43m7fN+oYzeTmrrkAfYnoPaFn+6bjRLvsQrTh+iInEKPWSksPG5TWi&#10;0f2DNqZs8gTAnQnsKOju0tQUAvNsP2I/x7Y3dX2+QQrTPc/hzSVMImWOMkuRfCFAZ1m0urouf+lk&#10;YC7oCyime/I56y5Es4aQElxq8vgUJsrOMEXFL8C6FPxH4Dk/Q6EM69+AF0RRRpcWsNUOw+/Ucxfn&#10;ktWcf+nA7Du34An7U5mH0hqauuLw/ELyWL/cF/j1He9/AAAA//8DAFBLAwQUAAYACAAAACEAUwFQ&#10;Qt4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcUGt0/QPQpwKqECCC23h&#10;AZx4SaLG6yh22vD2XbjAcTSjmW/SzWAbccLO144UzKYRCKTCmZpKBZ8fz5NbED5oMrpxhAq+0cMm&#10;G12lOjHuTHs8HUIpuIR8ohVUIbSJlL6o0Go/dS0Se1+uszqw7EppOn3mctvIOIpW0uqaeKHSLT5V&#10;WBwPvVWw2O7W5Zvf9j6+mecvsmjfXx+XSl2Ph4d7EAGH8BeGH3xGh4yZcteT8aJRMFnM5hxVsOZL&#10;7N8tVzGI/FfLLJX/+bMLAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKWU+1PQAQAADwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFMBUELeAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" strokecolor="#5a5a5a [2109]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00661623" w:rsidRPr="00661623">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>PP.</w:t>
     </w:r>
     <w:r w:rsidR="00F30609">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2.1</w:t>
     </w:r>
     <w:r w:rsidR="00661623" w:rsidRPr="00661623">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
@@ -1461,50 +1564,51 @@
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r w:rsidR="00661623" w:rsidRPr="00661623">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>,R0,</w:t>
     </w:r>
     <w:r w:rsidR="00F30609">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Aralık</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00661623" w:rsidRPr="00661623">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025   </w:t>
     </w:r>
     <w:r w:rsidR="00661623" w:rsidRPr="00661623">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                   </w:t>
     </w:r>
     <w:r w:rsidR="00661623" w:rsidRPr="00661623">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
@@ -1514,124 +1618,146 @@
   </w:p>
   <w:p w14:paraId="62DC2B72" w14:textId="133F0E88" w:rsidR="00661623" w:rsidRPr="00661623" w:rsidRDefault="00661623" w:rsidP="00661623">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3143"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00661623">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir.</w:t>
+      <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00661623">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>doküman</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00661623">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> kabul edilmektedir.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="60972212" w14:textId="337BAD20" w:rsidR="00661623" w:rsidRPr="00661623" w:rsidRDefault="00661623" w:rsidP="00661623">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:spacing w:before="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00661623">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14BB7686" w14:textId="77777777" w:rsidR="00F30609" w:rsidRDefault="00F30609">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16D015E8" w14:textId="77777777" w:rsidR="00C661AE" w:rsidRDefault="00C661AE" w:rsidP="00573443">
+    <w:p w14:paraId="766429E0" w14:textId="77777777" w:rsidR="005308AD" w:rsidRDefault="005308AD" w:rsidP="00573443">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B6C56B8" w14:textId="77777777" w:rsidR="00C661AE" w:rsidRDefault="00C661AE" w:rsidP="00573443">
+    <w:p w14:paraId="62FE379E" w14:textId="77777777" w:rsidR="005308AD" w:rsidRDefault="005308AD" w:rsidP="00573443">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="035082EF" w14:textId="77777777" w:rsidR="00F30609" w:rsidRDefault="00F30609">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="365DF702" w14:textId="77777777" w:rsidR="00FB2B14" w:rsidRPr="006426DE" w:rsidRDefault="00FB2B14" w:rsidP="00FB2B14">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:before="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006426DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b w:val="0"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5293E22A" wp14:editId="0E58488B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-563880</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-124460</wp:posOffset>
           </wp:positionV>
@@ -1736,61 +1862,61 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="1CE322A7" w14:textId="77777777" w:rsidR="00FB2B14" w:rsidRPr="00A61B94" w:rsidRDefault="00FB2B14" w:rsidP="00FB2B14">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="460"/>
         <w:tab w:val="center" w:pos="4413"/>
         <w:tab w:val="center" w:pos="4818"/>
         <w:tab w:val="left" w:pos="6975"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40C9129C" w14:textId="77777777" w:rsidR="00F30609" w:rsidRDefault="00F30609">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00915861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2946C00E"/>
     <w:lvl w:ilvl="0" w:tplc="D4BEF414">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2103,121 +2229,128 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="683290135">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="935552426">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="410349957">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002550F2"/>
     <w:rsid w:val="00005406"/>
     <w:rsid w:val="0002350E"/>
     <w:rsid w:val="00037DF7"/>
+    <w:rsid w:val="0006295E"/>
+    <w:rsid w:val="00075F8B"/>
+    <w:rsid w:val="00084BF6"/>
     <w:rsid w:val="00093133"/>
     <w:rsid w:val="00097848"/>
     <w:rsid w:val="000C0526"/>
     <w:rsid w:val="000F20A7"/>
     <w:rsid w:val="001A743E"/>
     <w:rsid w:val="001E7224"/>
     <w:rsid w:val="001F3312"/>
     <w:rsid w:val="00243214"/>
     <w:rsid w:val="00247258"/>
     <w:rsid w:val="00251323"/>
     <w:rsid w:val="002550F2"/>
     <w:rsid w:val="00286BCA"/>
     <w:rsid w:val="002870CB"/>
     <w:rsid w:val="002A1F13"/>
     <w:rsid w:val="002A42BB"/>
     <w:rsid w:val="002B193B"/>
     <w:rsid w:val="002C514F"/>
     <w:rsid w:val="002D09B0"/>
     <w:rsid w:val="002D1638"/>
     <w:rsid w:val="002E4BE2"/>
     <w:rsid w:val="003053D9"/>
     <w:rsid w:val="003364E0"/>
     <w:rsid w:val="003903C0"/>
     <w:rsid w:val="003A17C4"/>
     <w:rsid w:val="003A4D6E"/>
     <w:rsid w:val="003A60A5"/>
     <w:rsid w:val="003B4135"/>
     <w:rsid w:val="003C7E7E"/>
+    <w:rsid w:val="003F768D"/>
     <w:rsid w:val="00423115"/>
     <w:rsid w:val="00423B19"/>
     <w:rsid w:val="00432072"/>
     <w:rsid w:val="00444734"/>
     <w:rsid w:val="0044480D"/>
     <w:rsid w:val="0044674E"/>
     <w:rsid w:val="00453A2D"/>
     <w:rsid w:val="004A6E2A"/>
     <w:rsid w:val="004B5F9F"/>
     <w:rsid w:val="004D573C"/>
     <w:rsid w:val="004E4162"/>
+    <w:rsid w:val="00513B36"/>
+    <w:rsid w:val="005308AD"/>
     <w:rsid w:val="00533B49"/>
+    <w:rsid w:val="00540750"/>
+    <w:rsid w:val="005623A5"/>
     <w:rsid w:val="00572343"/>
     <w:rsid w:val="00573443"/>
     <w:rsid w:val="00595957"/>
     <w:rsid w:val="005B758B"/>
     <w:rsid w:val="005C5707"/>
     <w:rsid w:val="005F49E8"/>
     <w:rsid w:val="006426DE"/>
     <w:rsid w:val="00661623"/>
     <w:rsid w:val="006631A2"/>
     <w:rsid w:val="00663D26"/>
     <w:rsid w:val="00672B63"/>
     <w:rsid w:val="0070411F"/>
     <w:rsid w:val="00705094"/>
     <w:rsid w:val="00735B32"/>
     <w:rsid w:val="00771CEC"/>
     <w:rsid w:val="007810B6"/>
     <w:rsid w:val="007C772C"/>
     <w:rsid w:val="007D600F"/>
     <w:rsid w:val="0080136E"/>
     <w:rsid w:val="008477E8"/>
     <w:rsid w:val="008A04C2"/>
     <w:rsid w:val="008A360E"/>
     <w:rsid w:val="008B1220"/>
     <w:rsid w:val="008F062C"/>
     <w:rsid w:val="00985088"/>
@@ -2234,50 +2367,51 @@
     <w:rsid w:val="00AE5649"/>
     <w:rsid w:val="00B5392B"/>
     <w:rsid w:val="00B7646C"/>
     <w:rsid w:val="00B93BCC"/>
     <w:rsid w:val="00BB510D"/>
     <w:rsid w:val="00BD0492"/>
     <w:rsid w:val="00BD74A2"/>
     <w:rsid w:val="00C33042"/>
     <w:rsid w:val="00C62593"/>
     <w:rsid w:val="00C6502C"/>
     <w:rsid w:val="00C661AE"/>
     <w:rsid w:val="00C80ED6"/>
     <w:rsid w:val="00C86D90"/>
     <w:rsid w:val="00CA54F0"/>
     <w:rsid w:val="00CD3ED7"/>
     <w:rsid w:val="00CE7937"/>
     <w:rsid w:val="00CF0D51"/>
     <w:rsid w:val="00CF5F25"/>
     <w:rsid w:val="00D27C3B"/>
     <w:rsid w:val="00D703A7"/>
     <w:rsid w:val="00DA46FD"/>
     <w:rsid w:val="00DF7031"/>
     <w:rsid w:val="00E27228"/>
     <w:rsid w:val="00E44E9B"/>
     <w:rsid w:val="00E859C4"/>
+    <w:rsid w:val="00E867B3"/>
     <w:rsid w:val="00EB2045"/>
     <w:rsid w:val="00EB5F41"/>
     <w:rsid w:val="00EC0943"/>
     <w:rsid w:val="00EC7695"/>
     <w:rsid w:val="00ED1078"/>
     <w:rsid w:val="00EF6EFB"/>
     <w:rsid w:val="00F30609"/>
     <w:rsid w:val="00F35BA3"/>
     <w:rsid w:val="00F46A80"/>
     <w:rsid w:val="00F5359E"/>
     <w:rsid w:val="00F61C5F"/>
     <w:rsid w:val="00F860E8"/>
     <w:rsid w:val="00FA254F"/>
     <w:rsid w:val="00FA2BEB"/>
     <w:rsid w:val="00FB2B14"/>
     <w:rsid w:val="00FC7544"/>
     <w:rsid w:val="00FD314A"/>
     <w:rsid w:val="00FF2A45"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -2677,51 +2811,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00037DF7"/>
+    <w:rsid w:val="00E867B3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Balk1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00037DF7"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -3747,66 +3881,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAEF70FB-E121-44E2-BC0B-E919B7D0B1BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>81</Words>
-  <Characters>466</Characters>
+  <Words>82</Words>
+  <Characters>472</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>546</CharactersWithSpaces>
+  <CharactersWithSpaces>553</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>hp</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>