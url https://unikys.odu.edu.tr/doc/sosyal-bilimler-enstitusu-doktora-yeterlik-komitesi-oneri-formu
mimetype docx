--- v0 (2025-11-02)
+++ v1 (2026-06-14)
@@ -1618,219 +1618,262 @@
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C763BB" w:rsidRPr="00C763BB" w:rsidSect="00066EF3">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="707" w:bottom="567" w:left="567" w:header="425" w:footer="442" w:gutter="567"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F77821A" w14:textId="77777777" w:rsidR="000D56C6" w:rsidRDefault="000D56C6" w:rsidP="002043CF">
+    <w:p w14:paraId="43A3A750" w14:textId="77777777" w:rsidR="00C47F9C" w:rsidRDefault="00C47F9C" w:rsidP="002043CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="417A6504" w14:textId="77777777" w:rsidR="000D56C6" w:rsidRDefault="000D56C6" w:rsidP="002043CF">
+    <w:p w14:paraId="28AB86FF" w14:textId="77777777" w:rsidR="00C47F9C" w:rsidRDefault="00C47F9C" w:rsidP="002043CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C35E4A4" w14:textId="77777777" w:rsidR="00AA7309" w:rsidRDefault="00AA7309">
+  <w:p w14:paraId="58F00C9E" w14:textId="77777777" w:rsidR="0081788E" w:rsidRDefault="0081788E">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="10065" w:type="dxa"/>
       <w:tblInd w:w="25" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8622"/>
       <w:gridCol w:w="1443"/>
     </w:tblGrid>
     <w:tr w:rsidR="003751E1" w:rsidRPr="0018589F" w14:paraId="5CCDF7D7" w14:textId="77777777" w:rsidTr="00F7148A">
       <w:trPr>
         <w:trHeight w:val="271"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8622" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3A30882E" w14:textId="1AE145DD" w:rsidR="003751E1" w:rsidRPr="0018589F" w:rsidRDefault="003751E1" w:rsidP="00DD063A">
+        <w:p w14:paraId="3A30882E" w14:textId="479F9333" w:rsidR="003751E1" w:rsidRPr="0018589F" w:rsidRDefault="003751E1" w:rsidP="00DD063A">
           <w:pPr>
             <w:ind w:right="-76" w:hanging="109"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0018589F">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>PP.1.2.</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00595C55">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="0081788E">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00531E1F">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>2.</w:t>
           </w:r>
           <w:r w:rsidRPr="00E75D07">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>FR</w:t>
-          </w:r>
-[...9 lines deleted...]
-            <w:t>.00</w:t>
           </w:r>
           <w:r w:rsidR="00066EF3">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>01</w:t>
           </w:r>
           <w:r w:rsidRPr="0018589F">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>, R0, Ocak 2025</w:t>
+            <w:t xml:space="preserve">, R0, </w:t>
+          </w:r>
+          <w:r w:rsidR="0081788E">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Mart </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0018589F">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>202</w:t>
+          </w:r>
+          <w:r w:rsidR="0081788E">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1443" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="72E52BCB" w14:textId="77777777" w:rsidR="003751E1" w:rsidRPr="0018589F" w:rsidRDefault="003751E1" w:rsidP="00DD063A">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0018589F">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
@@ -1967,80 +2010,80 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4A72CBC6" w14:textId="229AA227" w:rsidR="00241841" w:rsidRPr="00DD063A" w:rsidRDefault="00241841" w:rsidP="00550CF8">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="6"/>
         <w:szCs w:val="6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59B1A20B" w14:textId="77777777" w:rsidR="00AA7309" w:rsidRDefault="00AA7309">
+  <w:p w14:paraId="26074E35" w14:textId="77777777" w:rsidR="0081788E" w:rsidRDefault="0081788E">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3439C239" w14:textId="77777777" w:rsidR="000D56C6" w:rsidRDefault="000D56C6" w:rsidP="002043CF">
+    <w:p w14:paraId="524F141F" w14:textId="77777777" w:rsidR="00C47F9C" w:rsidRDefault="00C47F9C" w:rsidP="002043CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0232D3F5" w14:textId="77777777" w:rsidR="000D56C6" w:rsidRDefault="000D56C6" w:rsidP="002043CF">
+    <w:p w14:paraId="7606DACA" w14:textId="77777777" w:rsidR="00C47F9C" w:rsidRDefault="00C47F9C" w:rsidP="002043CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D43AD51" w14:textId="77777777" w:rsidR="00AA7309" w:rsidRDefault="00AA7309">
+  <w:p w14:paraId="71B91A07" w14:textId="77777777" w:rsidR="0081788E" w:rsidRDefault="0081788E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10060"/>
@@ -2204,51 +2247,51 @@
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>DOKTORA YETERLİK KOMİTESİ ÖNERİ FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
   </w:tbl>
   <w:p w14:paraId="62DBD94E" w14:textId="395FA2DB" w:rsidR="00E009CA" w:rsidRPr="005C6E71" w:rsidRDefault="00E009CA" w:rsidP="00F56820">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="6"/>
         <w:szCs w:val="6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6498343C" w14:textId="77777777" w:rsidR="00AA7309" w:rsidRDefault="00AA7309">
+  <w:p w14:paraId="68D95D5E" w14:textId="77777777" w:rsidR="0081788E" w:rsidRDefault="0081788E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02175901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="727C7D06"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -2520,173 +2563,177 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002043CF"/>
     <w:rsid w:val="00007DD5"/>
     <w:rsid w:val="00016CDF"/>
     <w:rsid w:val="00032182"/>
     <w:rsid w:val="00035BA7"/>
+    <w:rsid w:val="0004548D"/>
     <w:rsid w:val="0005318C"/>
     <w:rsid w:val="00061B48"/>
     <w:rsid w:val="00066EF3"/>
     <w:rsid w:val="000C20A7"/>
     <w:rsid w:val="000D2C93"/>
-    <w:rsid w:val="000D56C6"/>
+    <w:rsid w:val="000D6010"/>
     <w:rsid w:val="000D61B3"/>
     <w:rsid w:val="000E1B03"/>
     <w:rsid w:val="000E603E"/>
     <w:rsid w:val="000E7ED2"/>
     <w:rsid w:val="000F3EE6"/>
     <w:rsid w:val="00104B9F"/>
     <w:rsid w:val="00115B79"/>
     <w:rsid w:val="00176D6E"/>
     <w:rsid w:val="0018589F"/>
     <w:rsid w:val="001925A6"/>
     <w:rsid w:val="001A694B"/>
     <w:rsid w:val="001A7228"/>
+    <w:rsid w:val="001E47E5"/>
     <w:rsid w:val="002043CF"/>
     <w:rsid w:val="00214174"/>
     <w:rsid w:val="002255EA"/>
     <w:rsid w:val="002310A2"/>
     <w:rsid w:val="00241841"/>
     <w:rsid w:val="0025048B"/>
     <w:rsid w:val="0026669E"/>
     <w:rsid w:val="0028161D"/>
     <w:rsid w:val="002963F4"/>
     <w:rsid w:val="002A041B"/>
     <w:rsid w:val="002A5DD9"/>
     <w:rsid w:val="002D6403"/>
     <w:rsid w:val="002F4823"/>
     <w:rsid w:val="0030791D"/>
     <w:rsid w:val="00322750"/>
     <w:rsid w:val="00334617"/>
-    <w:rsid w:val="0034376E"/>
     <w:rsid w:val="003668F9"/>
     <w:rsid w:val="003751E1"/>
     <w:rsid w:val="0039773C"/>
     <w:rsid w:val="003D6254"/>
     <w:rsid w:val="003E2ED7"/>
     <w:rsid w:val="003E7CB4"/>
     <w:rsid w:val="0041539D"/>
     <w:rsid w:val="00426F52"/>
     <w:rsid w:val="00432227"/>
     <w:rsid w:val="004851D5"/>
     <w:rsid w:val="00485E23"/>
     <w:rsid w:val="004C6F7C"/>
     <w:rsid w:val="004C7C73"/>
     <w:rsid w:val="004D5172"/>
     <w:rsid w:val="005301D5"/>
+    <w:rsid w:val="00531E1F"/>
     <w:rsid w:val="00550CF8"/>
     <w:rsid w:val="00550E44"/>
     <w:rsid w:val="00587817"/>
+    <w:rsid w:val="00595C55"/>
     <w:rsid w:val="005A6D68"/>
     <w:rsid w:val="005B4E6E"/>
     <w:rsid w:val="005C6E71"/>
     <w:rsid w:val="005F65FC"/>
     <w:rsid w:val="0061060E"/>
     <w:rsid w:val="00611029"/>
     <w:rsid w:val="00630EB0"/>
     <w:rsid w:val="0063402F"/>
     <w:rsid w:val="00686B8A"/>
     <w:rsid w:val="006A2045"/>
     <w:rsid w:val="006C08CE"/>
     <w:rsid w:val="006D0736"/>
     <w:rsid w:val="00705C6A"/>
     <w:rsid w:val="00706302"/>
     <w:rsid w:val="00706D60"/>
     <w:rsid w:val="00724A53"/>
     <w:rsid w:val="00744753"/>
     <w:rsid w:val="007969ED"/>
     <w:rsid w:val="007E02EB"/>
     <w:rsid w:val="007E08EB"/>
     <w:rsid w:val="007E278B"/>
     <w:rsid w:val="007E3026"/>
     <w:rsid w:val="007F6D99"/>
     <w:rsid w:val="00812614"/>
+    <w:rsid w:val="0081788E"/>
     <w:rsid w:val="00824D59"/>
     <w:rsid w:val="008335AA"/>
     <w:rsid w:val="00854FC1"/>
     <w:rsid w:val="00862865"/>
     <w:rsid w:val="00872350"/>
     <w:rsid w:val="0088075F"/>
     <w:rsid w:val="008856D0"/>
     <w:rsid w:val="00893442"/>
     <w:rsid w:val="008B7D37"/>
     <w:rsid w:val="008C1727"/>
     <w:rsid w:val="008C29D5"/>
     <w:rsid w:val="008E23C5"/>
     <w:rsid w:val="008E6108"/>
     <w:rsid w:val="008F41D6"/>
     <w:rsid w:val="00915813"/>
     <w:rsid w:val="009306CC"/>
     <w:rsid w:val="00936762"/>
     <w:rsid w:val="0098737E"/>
     <w:rsid w:val="009A0529"/>
     <w:rsid w:val="009B2162"/>
     <w:rsid w:val="009F3645"/>
     <w:rsid w:val="00A00954"/>
     <w:rsid w:val="00A05494"/>
     <w:rsid w:val="00A331F9"/>
     <w:rsid w:val="00A56E9D"/>
     <w:rsid w:val="00A9342F"/>
     <w:rsid w:val="00A93440"/>
     <w:rsid w:val="00A97A1A"/>
     <w:rsid w:val="00AA4A93"/>
-    <w:rsid w:val="00AA7309"/>
     <w:rsid w:val="00AE6DF4"/>
     <w:rsid w:val="00B27DED"/>
     <w:rsid w:val="00B64151"/>
     <w:rsid w:val="00B71368"/>
     <w:rsid w:val="00B731BE"/>
     <w:rsid w:val="00B92FCB"/>
     <w:rsid w:val="00BA2638"/>
     <w:rsid w:val="00BC7976"/>
     <w:rsid w:val="00BD0022"/>
     <w:rsid w:val="00BF171F"/>
     <w:rsid w:val="00BF4B55"/>
     <w:rsid w:val="00C11604"/>
     <w:rsid w:val="00C14E79"/>
     <w:rsid w:val="00C341CB"/>
     <w:rsid w:val="00C3481F"/>
     <w:rsid w:val="00C472F3"/>
+    <w:rsid w:val="00C47F9C"/>
     <w:rsid w:val="00C56E28"/>
     <w:rsid w:val="00C67183"/>
     <w:rsid w:val="00C763BB"/>
     <w:rsid w:val="00C778DE"/>
     <w:rsid w:val="00C97510"/>
     <w:rsid w:val="00C97BF1"/>
     <w:rsid w:val="00CB0459"/>
     <w:rsid w:val="00CB27FF"/>
     <w:rsid w:val="00CE381C"/>
     <w:rsid w:val="00D001EF"/>
     <w:rsid w:val="00D24566"/>
     <w:rsid w:val="00D403F5"/>
     <w:rsid w:val="00D413F2"/>
     <w:rsid w:val="00D4435F"/>
     <w:rsid w:val="00D51972"/>
     <w:rsid w:val="00D55708"/>
     <w:rsid w:val="00D635F1"/>
     <w:rsid w:val="00DA1F89"/>
     <w:rsid w:val="00DB1903"/>
     <w:rsid w:val="00DC1E8A"/>
     <w:rsid w:val="00DD063A"/>
     <w:rsid w:val="00DE0DFE"/>
     <w:rsid w:val="00DE6030"/>
     <w:rsid w:val="00DF1EC4"/>
     <w:rsid w:val="00E009CA"/>