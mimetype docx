--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -45,51 +45,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af1"/>
         <w:tblW w:w="14175" w:type="dxa"/>
         <w:tblInd w:w="12" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4438"/>
         <w:gridCol w:w="4598"/>
         <w:gridCol w:w="4903"/>
         <w:gridCol w:w="236"/>
       </w:tblGrid>
       <w:tr w:rsidR="00721E74" w14:paraId="54C61E77" w14:textId="77777777" w:rsidTr="00D51194">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15645" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0364E64E" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="002C0D5F" w:rsidP="004D5D52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="75" w:after="90" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Süreç Adı: </w:t>
             </w:r>
           </w:p>
@@ -100,51 +99,50 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50E3F8A1" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="00721E74">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00721E74" w14:paraId="5DE3F816" w14:textId="77777777" w:rsidTr="00D51194">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15645" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F8B9D3C" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="002C0D5F" w:rsidP="004D5D52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sürecin Amacı:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -168,51 +166,50 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A1BF71D" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="00721E74">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00721E74" w14:paraId="3AD4AB79" w14:textId="77777777" w:rsidTr="00D51194">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15645" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DB15B0E" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="00943F98" w:rsidP="00943F98">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00943F98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Süreç Koordinatörü</w:t>
             </w:r>
             <w:r w:rsidRPr="00943F98">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -250,51 +247,50 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67FEF39D" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="00721E74">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00721E74" w14:paraId="1B6A8CB6" w14:textId="77777777" w:rsidTr="00D51194">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15645" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BC307D8" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="00943F98" w:rsidP="004D5D52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00943F98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SÜREÇTEN SORUMLU BİRİMLER:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
@@ -304,51 +300,50 @@
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54109680" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="00721E74">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00721E74" w14:paraId="7E417488" w14:textId="77777777" w:rsidTr="00D51194">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15645" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61A4DE48" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="002C0D5F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YETKİ VE SORUMLULUKLAR: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -365,123 +360,120 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0CF06AE4" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="00721E74">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00721E74" w14:paraId="6179F5F4" w14:textId="77777777" w:rsidTr="00D51194">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30207F17" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="002C0D5F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GİRDİLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69B86E98" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="002C0D5F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>KAYNAKLAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6377A3DE" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="002C0D5F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -497,123 +489,120 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7FD67601" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="00721E74">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00721E74" w14:paraId="7C55B47C" w14:textId="77777777" w:rsidTr="00D51194">
         <w:trPr>
           <w:trHeight w:val="5160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EDD7992" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="004D5D52" w:rsidP="00943F98">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Girdileri yazınız</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="318D870B" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="004D5D52" w:rsidP="00943F98">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kaynakları yazınız</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D8282E5" w14:textId="77777777" w:rsidR="00721E74" w:rsidRDefault="004D5D52" w:rsidP="004D5D52">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -658,96 +647,83 @@
         <w:tblInd w:w="12" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2758"/>
         <w:gridCol w:w="3355"/>
         <w:gridCol w:w="4589"/>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="323"/>
       </w:tblGrid>
       <w:tr w:rsidR="00943F98" w14:paraId="4AC57D61" w14:textId="77777777" w:rsidTr="00D51194">
         <w:trPr>
           <w:trHeight w:val="1260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13852" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54EA9472" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Faaliyet Kodu: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A30F47">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>F.x.x.x</w:t>
-[...10 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>F.x.x.x.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A30F47">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="464DB0DB" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -856,51 +832,50 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Faaliyetin amacını yazınız.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943F98" w14:paraId="402B5333" w14:textId="77777777" w:rsidTr="00D51194">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="323" w:type="dxa"/>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13852" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="353B54A7" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00FA0BBB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="81D41A"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -940,159 +915,155 @@
               <w:t>düğü</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> diğer birimleri yazınız</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943F98" w14:paraId="718A1555" w14:textId="77777777" w:rsidTr="00D51194">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="59239EC5" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Faaliyet Adımları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="468EE433" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sorumlu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4589" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="72D5634C" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bilgi/Tarif Dokümanları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7F4F5497" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kayıt Ortamı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1100,51 +1071,50 @@
             <w:tcW w:w="323" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="216D19F8" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943F98" w14:paraId="65E18DDE" w14:textId="77777777" w:rsidTr="00D51194">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="596160B4" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07C7B8EE" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1270,51 +1240,50 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04521398" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5BC6649E" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="650ED64A" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -1337,101 +1306,99 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Görev tanımlarını yazınız)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> GT y ….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4589" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="053FCD5F" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Doküman x …. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Dokümanları yazınız)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Doküman y ….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BB66BFB" w14:textId="3933891C" w:rsidR="00943F98" w:rsidRDefault="00A50DF8" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidR="00943F98">
               <w:rPr>
@@ -1907,73 +1874,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Riskler </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> risk tanımlama işlemleri; süreç kartı Kalite Koordinatörlüğü tarafından sisteme tanımlandıktan sonra ilgili birim tarafından Risk ve Fırsat Yönetimi Modülü üzerinden gerçekleştirilecektir.</w:t>
+              <w:t>(ÜNİKYS’de risk tanımlama işlemleri; süreç kartı Kalite Koordinatörlüğü tarafından sisteme tanımlandıktan sonra ilgili birim tarafından Risk ve Fırsat Yönetimi Modülü üzerinden gerçekleştirilecektir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="376728AF" w14:textId="77777777" w:rsidR="00943F98" w:rsidRDefault="00943F98" w:rsidP="00C66DC5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2288,187 +2233,187 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00721E74" w:rsidSect="00D51194">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1978" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="866" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64C19CAA" w14:textId="77777777" w:rsidR="005319D9" w:rsidRDefault="005319D9">
+    <w:p w14:paraId="72438007" w14:textId="77777777" w:rsidR="00FA314C" w:rsidRDefault="00FA314C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D628AC7" w14:textId="77777777" w:rsidR="005319D9" w:rsidRDefault="005319D9">
+    <w:p w14:paraId="11493009" w14:textId="77777777" w:rsidR="00FA314C" w:rsidRDefault="00FA314C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="460EC907" w14:textId="77777777" w:rsidR="00A50DF8" w:rsidRDefault="00A50DF8">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74602D6F" w14:textId="1F98844B" w:rsidR="00D51194" w:rsidRDefault="00D51194">
+  <w:p w14:paraId="74602D6F" w14:textId="149F2901" w:rsidR="00D51194" w:rsidRDefault="00D51194">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FF64B0E" wp14:editId="56AA55E4">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FF64B0E" wp14:editId="56AA55E4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>32384</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-41275</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="8810625" cy="0"/>
               <wp:effectExtent l="0" t="0" r="9525" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Düz Bağlayıcı 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="8810625" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="12700">
@@ -2478,64 +2423,96 @@
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="dk1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="67801703" id="Düz Bağlayıcı 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="2.55pt,-3.25pt" to="696.3pt,-3.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADZfGauQEAANIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG9uRuo2sOHvY1fZS&#10;tat+/AAWDzEqMAho7Pz7DjixV9tWqqpeMAzvvZk3jPe3kzXsBCFqdB1vNjVn4CT22h07/u3rw5sd&#10;ZzEJ1wuDDjp+hshvD69f7UffwhYHND0ERiIutqPv+JCSb6sqygGsiBv04OhSYbAi0TEcqz6IkdSt&#10;qbZ1fVONGHofUEKMFL2fL/mh6CsFMn1SKkJipuNUWyprKOtTXqvDXrTHIPyg5aUM8Q9VWKEdJV2k&#10;7kUS7EfQv0hZLQNGVGkj0VaolJZQPJCbpn7h5ssgPBQv1JzolzbF/ycrP57u3GOgNow+ttE/huxi&#10;UsHmL9XHptKs89IsmBKTFNztmvpm+5Yzeb2rVqIPMb0HtCxvOm60yz5EK04fYqJkBL1Cctg4NtL0&#10;bN/VdYFFNLp/0MbkyzILcGcCOwl6xTQ1+dVI4RmKTsZRcDVRdulsYNb/DIrpnspu5gR5vlbN/vtV&#10;0zhCZoqi7AvpUtWfSBdspkGZub8lLuiSEV1aiFY7DL8rdbWvZvzV9ew1237C/lyetLSDBqd06zLk&#10;eTKfnwt9/RUPPwEAAP//AwBQSwMEFAAGAAgAAAAhAJoJ6qTdAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNxaJ0UJJWRTARJSUU4UDnBz420SEa+t2G3C3+OKAxxnZzTzttzM&#10;ZhAnGn1vGSFdJiCIG6t7bhHe354XaxA+KNZqsEwI3+RhU11elKrQduJXOu1CK2IJ+0IhdCG4Qkrf&#10;dGSUX1pHHL2DHY0KUY6t1KOaYrkZ5CpJcmlUz3GhU46eOmq+dkeDUNePUxrC1t++TNlH7dznYbvO&#10;EK+v5od7EIHm8BeGM35Ehyoy7e2RtRcDQpbGIMIiz0Cc7Zu7VQ5i/3uRVSn/P1D9AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAANl8Zq5AQAA0gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJoJ6qTdAAAACAEAAA8AAAAAAAAAAAAAAAAAEwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt">
+            <v:line w14:anchorId="643093B8" id="Düz Bağlayıcı 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="2.55pt,-3.25pt" to="696.3pt,-3.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADZfGauQEAANIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG9uRuo2sOHvY1fZS&#10;tat+/AAWDzEqMAho7Pz7DjixV9tWqqpeMAzvvZk3jPe3kzXsBCFqdB1vNjVn4CT22h07/u3rw5sd&#10;ZzEJ1wuDDjp+hshvD69f7UffwhYHND0ERiIutqPv+JCSb6sqygGsiBv04OhSYbAi0TEcqz6IkdSt&#10;qbZ1fVONGHofUEKMFL2fL/mh6CsFMn1SKkJipuNUWyprKOtTXqvDXrTHIPyg5aUM8Q9VWKEdJV2k&#10;7kUS7EfQv0hZLQNGVGkj0VaolJZQPJCbpn7h5ssgPBQv1JzolzbF/ycrP57u3GOgNow+ttE/huxi&#10;UsHmL9XHptKs89IsmBKTFNztmvpm+5Yzeb2rVqIPMb0HtCxvOm60yz5EK04fYqJkBL1Cctg4NtL0&#10;bN/VdYFFNLp/0MbkyzILcGcCOwl6xTQ1+dVI4RmKTsZRcDVRdulsYNb/DIrpnspu5gR5vlbN/vtV&#10;0zhCZoqi7AvpUtWfSBdspkGZub8lLuiSEV1aiFY7DL8rdbWvZvzV9ew1237C/lyetLSDBqd06zLk&#10;eTKfnwt9/RUPPwEAAP//AwBQSwMEFAAGAAgAAAAhAJoJ6qTdAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNxaJ0UJJWRTARJSUU4UDnBz420SEa+t2G3C3+OKAxxnZzTzttzM&#10;ZhAnGn1vGSFdJiCIG6t7bhHe354XaxA+KNZqsEwI3+RhU11elKrQduJXOu1CK2IJ+0IhdCG4Qkrf&#10;dGSUX1pHHL2DHY0KUY6t1KOaYrkZ5CpJcmlUz3GhU46eOmq+dkeDUNePUxrC1t++TNlH7dznYbvO&#10;EK+v5od7EIHm8BeGM35Ehyoy7e2RtRcDQpbGIMIiz0Cc7Zu7VQ5i/3uRVSn/P1D9AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAANl8Zq5AQAA0gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJoJ6qTdAAAACAEAAA8AAAAAAAAAAAAAAAAAEwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00D51194">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>PP.5.2.FR.00</w:t>
+      <w:t>PP.</w:t>
+    </w:r>
+    <w:r w:rsidR="00635F58">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D51194">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00635F58">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D51194">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.FR.00</w:t>
     </w:r>
     <w:r w:rsidR="00A50DF8">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>06</w:t>
     </w:r>
     <w:r w:rsidRPr="00D51194">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, R0, Ocak 2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00D51194">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -2711,61 +2688,61 @@
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29FEDFA6" w14:textId="77777777" w:rsidR="00A50DF8" w:rsidRDefault="00A50DF8">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BB30DA4" w14:textId="77777777" w:rsidR="005319D9" w:rsidRDefault="005319D9">
+    <w:p w14:paraId="6FB562F5" w14:textId="77777777" w:rsidR="00FA314C" w:rsidRDefault="00FA314C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C396433" w14:textId="77777777" w:rsidR="005319D9" w:rsidRDefault="005319D9">
+    <w:p w14:paraId="15FEBEE0" w14:textId="77777777" w:rsidR="00FA314C" w:rsidRDefault="00FA314C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22E1C5F0" w14:textId="77777777" w:rsidR="00A50DF8" w:rsidRDefault="00A50DF8">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73A1F2EB" w14:textId="147ACCCF" w:rsidR="00D51194" w:rsidRPr="00D51194" w:rsidRDefault="00A50DF8" w:rsidP="00D51194">
     <w:pPr>
@@ -3644,91 +3621,93 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="628361234">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1288858167">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1106731578">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="160774731">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="361244415">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1521044986">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00721E74"/>
     <w:rsid w:val="00106227"/>
     <w:rsid w:val="0022396A"/>
     <w:rsid w:val="002C0D5F"/>
     <w:rsid w:val="003D05C6"/>
     <w:rsid w:val="004D5D52"/>
     <w:rsid w:val="005319D9"/>
     <w:rsid w:val="0062115E"/>
+    <w:rsid w:val="00635F58"/>
     <w:rsid w:val="00721E74"/>
     <w:rsid w:val="00901935"/>
     <w:rsid w:val="00943F98"/>
     <w:rsid w:val="00A30F47"/>
     <w:rsid w:val="00A44093"/>
     <w:rsid w:val="00A50DF8"/>
     <w:rsid w:val="00B346C1"/>
     <w:rsid w:val="00BF2859"/>
     <w:rsid w:val="00C06805"/>
+    <w:rsid w:val="00C30D26"/>
     <w:rsid w:val="00C87539"/>
     <w:rsid w:val="00C95872"/>
     <w:rsid w:val="00D51194"/>
     <w:rsid w:val="00FA0BBB"/>
+    <w:rsid w:val="00FA314C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2D2E2459"/>
@@ -5164,51 +5143,51 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7midj+dEVROE++G+EEg7UDsbJUPxIg==">CgMxLjAyCGguZ2pkZ3hzOAByITFPTFN2TnhmdV9JejM0dnNyaDJGVEJCdVNSOGQ2Nm9sRg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>1</Pages>
   <Words>189</Words>
   <Characters>1082</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1269</CharactersWithSpaces>