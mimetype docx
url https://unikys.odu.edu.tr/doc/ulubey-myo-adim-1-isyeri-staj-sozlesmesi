--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="011C8134" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="00E54D05" w:rsidP="006061FA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:w w:val="105"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -117,81 +121,79 @@
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="184"/>
         <w:gridCol w:w="536"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="120"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="476"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="1072"/>
         <w:gridCol w:w="188"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="588"/>
         <w:gridCol w:w="312"/>
         <w:gridCol w:w="1004"/>
       </w:tblGrid>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="6501BD19" w14:textId="77777777" w:rsidTr="00852C69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="251B7F9E" w14:textId="636B88DC" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="00705D89">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="570"/>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="7302"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="43" w:line="253" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AFB9A94" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="7302"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="43" w:line="253" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="22"/>
@@ -308,51 +310,50 @@
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>İŞ YERİ STAJ</w:t>
             </w:r>
             <w:r w:rsidR="003B01C9" w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SÖZLEŞMESİ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A7857EB" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="7302"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="43" w:line="253" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25D1CA7C" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
@@ -392,394 +393,372 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FOTOĞRAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="046261BC" w14:textId="77777777" w:rsidTr="00852C69">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9448" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EC05AA7" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4248"/>
                 <w:tab w:val="left" w:pos="7302"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="43" w:line="253" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ÖĞRENCİNİN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="64A5B423" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2684" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D4C0B17" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Adı Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6764" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7952481F" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="1B3D112B" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2684" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43FC8BB1" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Öğrenci Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A87CB22" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5688BC47" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Öğretim Yılı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56ABE355" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="786A8DC8" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2684" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10C85792" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>E-posta Adresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70D4314F" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1774A986" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Telefon Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71983D0A" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="3BE510D7" w14:textId="77777777" w:rsidTr="00852C69">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2684" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ACE3A41" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>İkametgah</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Adresi</w:t>
+              <w:t>İkametgah Adresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6764" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="449D882F" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A7E523B" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
@@ -790,2358 +769,2263 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="3B3EFAF0" w14:textId="77777777" w:rsidTr="00852C69">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9448" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DC3CA91" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>STAJ YAPILAN İŞYERİNİN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="5061A824" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A2D8FFE" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6944" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40F9F610" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="3DA0A440" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7C4F3C" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Adresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6944" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34F888B0" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="208F332E" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56C9FCB2" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Üretim/Hizmet Alanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6944" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DF02384" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="33B909E8" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30AB3657" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Telefon Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33507E26" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="320449C7" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Faks Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="698F2631" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="3F91BDE3" w14:textId="77777777" w:rsidTr="00852C69">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CBDD688" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>E-posta Adresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79DC03A8" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08854596" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Web Adresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BCB4136" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="73B09C86" w14:textId="77777777" w:rsidTr="00852C69">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9448" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="552E7E50" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="00ED0634" w:rsidP="00ED0634">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>STAJ DÖNEMİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="1B7037A6" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5971BC3C" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">Başlama Tarihi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2576" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B4F37DD" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="291F12F8" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Bitiş Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28278D56" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1065DC89" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Süresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ECA2167" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="4DBE70B9" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B139CDE" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Staj Günleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A75C803" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Pazartesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1387135A" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Salı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FFE2BB4" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Çarşamba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14DF6139" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Perşembe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58A19076" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Cuma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="492FE704" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Cumartesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="3BF77C23" w14:textId="77777777" w:rsidTr="00E87032">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DF7551B" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3488B5DD" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BB5BCF1" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="061E6BB5" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58169F7F" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76F1B36F" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="317DA389" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="6EC55CE7" w14:textId="77777777" w:rsidTr="00E87032">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9448" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20621B7D" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>İŞVEREN VEYA YETKİLİNİN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="193E74CA" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="248A0999" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Adı Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3412" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E9EF9D6" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13E37CFB" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Tarih, İmza ve Kaşe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="6B74D87C" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C13276D" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Görevi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3412" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55DC435C" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E10F430" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="30A147A7" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CA20168" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>E-posta Adresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3412" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E1CF66E" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6826B958" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="6BC1243C" w14:textId="77777777" w:rsidTr="00E87032">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36468D9D" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>İşveren SGK Tescil Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3412" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BB37F80" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="402F2592" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="3FB5ECB0" w14:textId="77777777" w:rsidTr="00E87032">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9448" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B97F599" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>ÖĞRENCİNİN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="65352713" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4145EA63" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">Adı </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="323DB8A0" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04E091BE" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Nüfusa Kayıtlı Olduğu İl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2084" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3643E1AB" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="008116A9" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4328E875" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="136AA134" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CB7136A" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>İlçe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2084" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1670CD4F" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="75350264" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="734F0564" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Baba Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="398ECFC8" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36C5F3D0" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Mahalle-Köy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2084" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63274954" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="57ED67F8" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DA99F3B" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">Ana Adı </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F4E594C" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BC4A1A9" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Cilt No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2084" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="017A9D33" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="0CCBBC42" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49BA8902" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Doğum Yeri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1426F6F5" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35DCD7B1" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Aile Sıra No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2084" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="744B6E19" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="396587AB" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F01D729" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Doğum Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04A84007" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45ACF108" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Sıra No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2084" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A7AB5B" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="1F695FF0" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07127B26" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>T.C.Kimlik</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> No</w:t>
+              <w:t>T.C.Kimlik No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B0B13FA" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="230A6059" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Verildiği Nüfus Dairesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2084" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="601EF9FE" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="72DD2ED2" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28924BC9" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Nüfus Cüzdanı Seri No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F723072" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AB93166" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Veriliş Nedeni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2084" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DA8E16F" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="2790A7CD" w14:textId="77777777" w:rsidTr="00E87032">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A5A23C7" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>SGK No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F1B5BF0" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37A2ED71" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Veriliş Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2084" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="007BC712" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="005270EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73822808" w14:textId="77777777" w:rsidR="00C769D9" w:rsidRPr="001115A2" w:rsidRDefault="00C769D9" w:rsidP="002C128E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:w w:val="105"/>
         </w:rPr>
@@ -3979,69 +3863,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001115A2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:w w:val="103"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MADDE 8</w:t>
       </w:r>
       <w:r w:rsidR="00CB6BFE" w:rsidRPr="001115A2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:w w:val="103"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00282443" w:rsidRPr="001115A2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:w w:val="101"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3308 sayılı Mesleki Eğitim Kanun'un 12 </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> maddesinde yer alan geçici maddenin </w:t>
+        <w:t xml:space="preserve">3308 sayılı Mesleki Eğitim Kanun'un 12 nci maddesinde yer alan geçici maddenin </w:t>
       </w:r>
       <w:r w:rsidR="00282443" w:rsidRPr="001115A2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:w w:val="103"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>9.01.2018 tarihli ve 30296 say</w:t>
       </w:r>
       <w:r w:rsidRPr="001115A2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:w w:val="103"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ılı Resmi Gazetede yayınlanan 4.12.2017 t</w:t>
       </w:r>
       <w:r w:rsidR="00282443" w:rsidRPr="001115A2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:w w:val="103"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arihli ve 2017/1106 sayılı kararname eki Madde 1.e dayanarak </w:t>
       </w:r>
@@ -7115,151 +6981,147 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4428"/>
         <w:gridCol w:w="4784"/>
       </w:tblGrid>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="7505E1D6" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34E6004F" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>İşletme Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76A6B8A1" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="003B01C9" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B01C9" w:rsidRPr="001115A2" w14:paraId="7E1C84F0" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DB5B790" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="006266CA" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Yüksekokul</w:t>
             </w:r>
             <w:r w:rsidR="003B01C9" w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F501403" w14:textId="77777777" w:rsidR="003B01C9" w:rsidRPr="001115A2" w:rsidRDefault="006266CA" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ULUBEY MESLEK YÜKSEKOKULU</w:t>
@@ -7286,531 +7148,516 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3070"/>
         <w:gridCol w:w="3071"/>
         <w:gridCol w:w="3071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A63D80" w:rsidRPr="001115A2" w14:paraId="464E2583" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A739F8D" w14:textId="77777777" w:rsidR="00A63D80" w:rsidRPr="001115A2" w:rsidRDefault="00A63D80" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ÖĞRENCİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30BC9BBF" w14:textId="77777777" w:rsidR="00A63D80" w:rsidRPr="001115A2" w:rsidRDefault="00A63D80" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>İŞVEREN VEYA VEKİLİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EAFB8B7" w14:textId="77777777" w:rsidR="00A63D80" w:rsidRPr="001115A2" w:rsidRDefault="006266CA" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YÜKSEKOKUL MÜDÜRLÜĞÜ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D5C97" w:rsidRPr="001115A2" w14:paraId="13DED112" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F01F50C" w14:textId="77777777" w:rsidR="002D5C97" w:rsidRPr="001115A2" w:rsidRDefault="002D5C97" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adı Soyadı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49229AC3" w14:textId="77777777" w:rsidR="002D5C97" w:rsidRPr="001115A2" w:rsidRDefault="002D5C97" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adı Soyadı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F97F6AB" w14:textId="77777777" w:rsidR="002D5C97" w:rsidRPr="001115A2" w:rsidRDefault="002D5C97" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:w w:val="101"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adı Soyadı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D5C97" w:rsidRPr="001115A2" w14:paraId="2A193296" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="660755EF" w14:textId="77777777" w:rsidR="002D5C97" w:rsidRPr="001115A2" w:rsidRDefault="002D5C97" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4278AD15" w14:textId="77777777" w:rsidR="002D5C97" w:rsidRPr="001115A2" w:rsidRDefault="002D5C97" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Görevi       :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A94D0C0" w14:textId="77777777" w:rsidR="002D5C97" w:rsidRPr="001115A2" w:rsidRDefault="002D5C97" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D5C97" w:rsidRPr="001115A2" w14:paraId="108B90BD" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23B6805B" w14:textId="77777777" w:rsidR="002D5C97" w:rsidRPr="001115A2" w:rsidRDefault="002D5C97" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Tarih --/--/-----</w:t>
             </w:r>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>--/--/-----</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B66F10F" w14:textId="77777777" w:rsidR="002D5C97" w:rsidRPr="001115A2" w:rsidRDefault="002D5C97" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Tarih --/--/-----</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="273AA9A9" w14:textId="77777777" w:rsidR="002D5C97" w:rsidRPr="001115A2" w:rsidRDefault="002D5C97" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Tarih --/--/-----</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D5C97" w:rsidRPr="002C128E" w14:paraId="4B0C024D" w14:textId="77777777" w:rsidTr="005270EC">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="553C5C0E" w14:textId="77777777" w:rsidR="002D5C97" w:rsidRPr="001115A2" w:rsidRDefault="006266CA" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>İmza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07A4642C" w14:textId="77777777" w:rsidR="002D5C97" w:rsidRPr="001115A2" w:rsidRDefault="002D5C97" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>İmza-kaşe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48A3B2B7" w14:textId="77777777" w:rsidR="002D5C97" w:rsidRPr="002C128E" w:rsidRDefault="002D5C97" w:rsidP="00262D95">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001115A2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>İmza-Kaşe</w:t>
@@ -7842,92 +7689,96 @@
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3900"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:w w:val="101"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C128E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:w w:val="101"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A63D80" w:rsidRPr="002C128E" w:rsidSect="005D76B8">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="964" w:right="1418" w:bottom="964" w:left="1418" w:header="227" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15179A22" w14:textId="77777777" w:rsidR="0018792C" w:rsidRDefault="0018792C" w:rsidP="00705D89">
+    <w:p w14:paraId="009E7D09" w14:textId="77777777" w:rsidR="00F12D26" w:rsidRDefault="00F12D26" w:rsidP="00705D89">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7877CEBE" w14:textId="77777777" w:rsidR="0018792C" w:rsidRDefault="0018792C" w:rsidP="00705D89">
+    <w:p w14:paraId="44524E41" w14:textId="77777777" w:rsidR="00F12D26" w:rsidRDefault="00F12D26" w:rsidP="00705D89">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
     <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -7935,166 +7786,237 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F173334" w14:textId="3E04C8E0" w:rsidR="005D76B8" w:rsidRPr="005D76B8" w:rsidRDefault="005D76B8" w:rsidP="005D76B8">
+  <w:p w14:paraId="2AC7A366" w14:textId="77777777" w:rsidR="00195149" w:rsidRDefault="00195149">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F173334" w14:textId="052AF678" w:rsidR="005D76B8" w:rsidRPr="005D76B8" w:rsidRDefault="005D76B8" w:rsidP="005D76B8">
     <w:pPr>
       <w:pStyle w:val="AltBilgi0"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="005D76B8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>PP.1.2.F</w:t>
+      <w:t>PP.</w:t>
+    </w:r>
+    <w:r w:rsidR="006E2FAF">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005D76B8">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="006E2FAF">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005D76B8">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.F</w:t>
     </w:r>
     <w:r w:rsidR="006F7995">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>R</w:t>
     </w:r>
     <w:r w:rsidRPr="005D76B8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.000</w:t>
     </w:r>
-    <w:r w:rsidR="00605EC0">
+    <w:r w:rsidR="00F951F5">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="005D76B8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>,R0,Mayıs</w:t>
+      <w:t>,R</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="006E2FAF">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
     <w:r w:rsidRPr="005D76B8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t>,</w:t>
+    </w:r>
+    <w:r w:rsidR="00195149">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Eylül</w:t>
+    </w:r>
+    <w:r w:rsidR="006E2FAF">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005D76B8">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="006E2FAF">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="57DF5098" w14:textId="158B4BF1" w:rsidR="005D76B8" w:rsidRPr="005D76B8" w:rsidRDefault="005D76B8" w:rsidP="005D76B8">
     <w:pPr>
       <w:pStyle w:val="AltBilgi0"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D76B8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz </w:t>
+      <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-[...18 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="760C7541" w14:textId="77777777" w:rsidR="00195149" w:rsidRDefault="00195149">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi0"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E97DAA9" w14:textId="77777777" w:rsidR="0018792C" w:rsidRDefault="0018792C" w:rsidP="00705D89">
+    <w:p w14:paraId="4A4A0C89" w14:textId="77777777" w:rsidR="00F12D26" w:rsidRDefault="00F12D26" w:rsidP="00705D89">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A6F4B3A" w14:textId="77777777" w:rsidR="0018792C" w:rsidRDefault="0018792C" w:rsidP="00705D89">
+    <w:p w14:paraId="5E6792CF" w14:textId="77777777" w:rsidR="00F12D26" w:rsidRDefault="00F12D26" w:rsidP="00705D89">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0936B9E7" w14:textId="77777777" w:rsidR="00195149" w:rsidRDefault="00195149">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="272837536"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="6A0F8D8F" w14:textId="49D4EA00" w:rsidR="005D76B8" w:rsidRDefault="005D76B8">
         <w:pPr>
           <w:pStyle w:val="stBilgi0"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
@@ -8138,50 +8060,60 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="565332" cy="714375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37A941F4" w14:textId="77777777" w:rsidR="00195149" w:rsidRDefault="00195149">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E2FED240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -9526,201 +9458,209 @@
   <w:num w:numId="5" w16cid:durableId="1527526279">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2055932488">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1205678624">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1979532056">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="780612570">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="825392582">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E54D05"/>
     <w:rsid w:val="000039B7"/>
     <w:rsid w:val="00015B1A"/>
+    <w:rsid w:val="0002490E"/>
     <w:rsid w:val="0008690C"/>
     <w:rsid w:val="000D4FB0"/>
+    <w:rsid w:val="000F44BC"/>
     <w:rsid w:val="001115A2"/>
     <w:rsid w:val="0018792C"/>
+    <w:rsid w:val="00195149"/>
     <w:rsid w:val="001A7D91"/>
     <w:rsid w:val="001B3A92"/>
     <w:rsid w:val="001E4054"/>
     <w:rsid w:val="00254553"/>
     <w:rsid w:val="00255F42"/>
     <w:rsid w:val="00262D95"/>
     <w:rsid w:val="002765CA"/>
     <w:rsid w:val="00277206"/>
     <w:rsid w:val="00282443"/>
     <w:rsid w:val="00283BF0"/>
     <w:rsid w:val="002B365A"/>
     <w:rsid w:val="002C128E"/>
     <w:rsid w:val="002D12E7"/>
     <w:rsid w:val="002D5C97"/>
     <w:rsid w:val="002D64D9"/>
     <w:rsid w:val="002E34C2"/>
     <w:rsid w:val="003040A5"/>
     <w:rsid w:val="003045A7"/>
     <w:rsid w:val="003409FA"/>
     <w:rsid w:val="003B01C9"/>
     <w:rsid w:val="003C25D3"/>
     <w:rsid w:val="003C7B29"/>
     <w:rsid w:val="003D60C3"/>
     <w:rsid w:val="00420475"/>
     <w:rsid w:val="00424FE0"/>
     <w:rsid w:val="00442F56"/>
     <w:rsid w:val="00452B0C"/>
     <w:rsid w:val="004A0C4F"/>
     <w:rsid w:val="00517AD3"/>
     <w:rsid w:val="00517D91"/>
     <w:rsid w:val="005270EC"/>
     <w:rsid w:val="005550E6"/>
     <w:rsid w:val="005A08CC"/>
     <w:rsid w:val="005A0931"/>
     <w:rsid w:val="005B0531"/>
     <w:rsid w:val="005C7852"/>
     <w:rsid w:val="005D76B8"/>
     <w:rsid w:val="005E1F80"/>
     <w:rsid w:val="00605EC0"/>
     <w:rsid w:val="006061FA"/>
     <w:rsid w:val="00606BBE"/>
     <w:rsid w:val="006266CA"/>
     <w:rsid w:val="00677BC6"/>
     <w:rsid w:val="0068379E"/>
     <w:rsid w:val="006B23B6"/>
     <w:rsid w:val="006B71B8"/>
+    <w:rsid w:val="006E2FAF"/>
     <w:rsid w:val="006E4665"/>
     <w:rsid w:val="006F7995"/>
     <w:rsid w:val="00705D89"/>
     <w:rsid w:val="0071503E"/>
     <w:rsid w:val="00723FB5"/>
     <w:rsid w:val="0072565E"/>
     <w:rsid w:val="007413EC"/>
     <w:rsid w:val="00745800"/>
     <w:rsid w:val="00763703"/>
     <w:rsid w:val="007650E5"/>
     <w:rsid w:val="007C3714"/>
     <w:rsid w:val="007C72D1"/>
     <w:rsid w:val="007D2E1E"/>
     <w:rsid w:val="0081090F"/>
     <w:rsid w:val="0081702C"/>
     <w:rsid w:val="00852C69"/>
     <w:rsid w:val="00870B06"/>
     <w:rsid w:val="00891981"/>
     <w:rsid w:val="008961B7"/>
     <w:rsid w:val="008A603D"/>
     <w:rsid w:val="008C4430"/>
     <w:rsid w:val="008E0574"/>
     <w:rsid w:val="00940E5E"/>
     <w:rsid w:val="009845F8"/>
     <w:rsid w:val="009B5347"/>
     <w:rsid w:val="009C40D2"/>
     <w:rsid w:val="009D219C"/>
     <w:rsid w:val="00A13766"/>
     <w:rsid w:val="00A166E9"/>
     <w:rsid w:val="00A50C09"/>
     <w:rsid w:val="00A63D80"/>
     <w:rsid w:val="00AF16A2"/>
     <w:rsid w:val="00B14A11"/>
     <w:rsid w:val="00B14BEA"/>
     <w:rsid w:val="00B24EFB"/>
     <w:rsid w:val="00B36926"/>
     <w:rsid w:val="00B4488B"/>
     <w:rsid w:val="00B73CE8"/>
     <w:rsid w:val="00B756AB"/>
     <w:rsid w:val="00B86833"/>
     <w:rsid w:val="00BA6C61"/>
     <w:rsid w:val="00BA7E2D"/>
     <w:rsid w:val="00C201FA"/>
     <w:rsid w:val="00C31637"/>
+    <w:rsid w:val="00C56801"/>
+    <w:rsid w:val="00C70434"/>
     <w:rsid w:val="00C769D9"/>
+    <w:rsid w:val="00CB5619"/>
     <w:rsid w:val="00CB6BFE"/>
     <w:rsid w:val="00CC75C5"/>
     <w:rsid w:val="00D00C1E"/>
     <w:rsid w:val="00D1154D"/>
     <w:rsid w:val="00D33ABD"/>
     <w:rsid w:val="00D506E9"/>
     <w:rsid w:val="00D66259"/>
     <w:rsid w:val="00DA71CF"/>
     <w:rsid w:val="00DB38FB"/>
     <w:rsid w:val="00DB69EB"/>
     <w:rsid w:val="00DE1676"/>
     <w:rsid w:val="00E0296F"/>
     <w:rsid w:val="00E03D2C"/>
     <w:rsid w:val="00E16591"/>
     <w:rsid w:val="00E26F57"/>
     <w:rsid w:val="00E54D05"/>
     <w:rsid w:val="00E860D1"/>
     <w:rsid w:val="00E87032"/>
     <w:rsid w:val="00EA583F"/>
     <w:rsid w:val="00EB16DA"/>
     <w:rsid w:val="00EC5864"/>
     <w:rsid w:val="00ED0634"/>
     <w:rsid w:val="00EE68D7"/>
     <w:rsid w:val="00EF400A"/>
+    <w:rsid w:val="00F12D26"/>
     <w:rsid w:val="00F604CC"/>
     <w:rsid w:val="00F61240"/>
     <w:rsid w:val="00F73ADB"/>
     <w:rsid w:val="00F82979"/>
+    <w:rsid w:val="00F951F5"/>
     <w:rsid w:val="00FA2B25"/>
     <w:rsid w:val="00FC1E5D"/>
     <w:rsid w:val="00FD0566"/>
     <w:rsid w:val="00FD29C2"/>
     <w:rsid w:val="00FD2C61"/>
     <w:rsid w:val="00FF7595"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -10204,54 +10144,54 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar0">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi0"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00517AD3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -10490,51 +10430,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97250942-B693-4A95-9097-49B726C38D6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1215</Words>
   <Characters>6926</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>