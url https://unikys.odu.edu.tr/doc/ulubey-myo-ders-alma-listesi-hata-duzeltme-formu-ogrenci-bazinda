--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -776,64 +776,80 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>TÜRÜ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6703" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="493406BE" w14:textId="77777777" w:rsidR="002D3204" w:rsidRDefault="00500683">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1259"/>
               </w:tabs>
               <w:spacing w:before="27" w:line="239" w:lineRule="exact"/>
               <w:ind w:left="197"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>NÖ:….</w:t>
+              <w:t>NÖ:…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t>İÖ:….</w:t>
+              <w:t>İÖ:…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BF387E7" w14:textId="77777777" w:rsidR="002D3204" w:rsidRDefault="002D3204">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78B1A3CC" w14:textId="77777777" w:rsidR="002D3204" w:rsidRDefault="00500683">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -913,86 +929,116 @@
               </w:rPr>
               <w:t>YILI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="577588D9" w14:textId="77777777" w:rsidR="002D3204" w:rsidRDefault="00500683">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="15" w:line="239" w:lineRule="exact"/>
               <w:ind w:left="197"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>20……..../20……...</w:t>
+              <w:t>20…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>…....</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>/20……...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4464" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="530FCC5D" w14:textId="77777777" w:rsidR="002D3204" w:rsidRDefault="00500683">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2010"/>
               </w:tabs>
               <w:spacing w:before="15" w:line="239" w:lineRule="exact"/>
               <w:ind w:left="197"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>GÜZ:….</w:t>
+              <w:t>GÜZ:…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>BAHAR:….</w:t>
+              <w:t>BAHAR:…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="201FFC54" w14:textId="77777777" w:rsidR="002D3204" w:rsidRDefault="002D3204">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5860" w:type="dxa"/>
             <w:vMerge/>
@@ -2295,51 +2341,65 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Başkanı</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090A8B84" w14:textId="77777777" w:rsidR="002D3204" w:rsidRDefault="00500683">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="11847"/>
           <w:tab w:val="left" w:leader="dot" w:pos="12474"/>
         </w:tabs>
         <w:spacing w:before="30"/>
         <w:ind w:left="1766"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>…/…..../20……</w:t>
+        <w:t>…/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>/20……</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>.../</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>/20……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74970032" w14:textId="77777777" w:rsidR="002D3204" w:rsidRDefault="00500683">
       <w:pPr>
@@ -2409,270 +2469,305 @@
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>İmza</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002D3204" w:rsidSect="00137504">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
       <w:pgMar w:top="660" w:right="566" w:bottom="280" w:left="566" w:header="0" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09EC01A2" w14:textId="77777777" w:rsidR="00DC694E" w:rsidRDefault="00DC694E" w:rsidP="00137504">
+    <w:p w14:paraId="4D5593FB" w14:textId="77777777" w:rsidR="00A9664C" w:rsidRDefault="00A9664C" w:rsidP="00137504">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="392434E8" w14:textId="77777777" w:rsidR="00DC694E" w:rsidRDefault="00DC694E" w:rsidP="00137504">
+    <w:p w14:paraId="0EA74821" w14:textId="77777777" w:rsidR="00A9664C" w:rsidRDefault="00A9664C" w:rsidP="00137504">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="340BC8E9" w14:textId="77777777" w:rsidR="0080763E" w:rsidRDefault="0080763E">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03723F52" w14:textId="1DEEF418" w:rsidR="008A4516" w:rsidRDefault="008A4516" w:rsidP="008A4516">
+  <w:p w14:paraId="137CAAA1" w14:textId="5080060F" w:rsidR="00620597" w:rsidRPr="00620597" w:rsidRDefault="00620597" w:rsidP="00620597">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
-    <w:r>
-[...3 lines deleted...]
-      <w:t>R</w:t>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00620597">
+      <w:t>PP.2.3.FR.00</w:t>
     </w:r>
     <w:r>
-      <w:t>.00</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="0080763E">
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="008650B1">
-      <w:t>2</w:t>
+    <w:r w:rsidR="00D31706">
+      <w:t>0</w:t>
     </w:r>
-    <w:r>
-      <w:t>,R0,Mayıs 2025</w:t>
+    <w:r w:rsidRPr="00620597">
+      <w:t>,R1,</w:t>
+    </w:r>
+    <w:r w:rsidR="004A7479">
+      <w:t>Eylül</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00620597">
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="117CA110" w14:textId="77777777" w:rsidR="00137504" w:rsidRPr="00137504" w:rsidRDefault="00137504">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00074A4D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
+      <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00074A4D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>doküman</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00074A4D">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38630BC6" w14:textId="77777777" w:rsidR="0080763E" w:rsidRDefault="0080763E">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1488DD2B" w14:textId="77777777" w:rsidR="00DC694E" w:rsidRDefault="00DC694E" w:rsidP="00137504">
+    <w:p w14:paraId="2F6CB605" w14:textId="77777777" w:rsidR="00A9664C" w:rsidRDefault="00A9664C" w:rsidP="00137504">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58520D89" w14:textId="77777777" w:rsidR="00DC694E" w:rsidRDefault="00DC694E" w:rsidP="00137504">
+    <w:p w14:paraId="391BA105" w14:textId="77777777" w:rsidR="00A9664C" w:rsidRDefault="00A9664C" w:rsidP="00137504">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="432DAFFD" w14:textId="77777777" w:rsidR="0080763E" w:rsidRDefault="0080763E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1041AE0E" w14:textId="77777777" w:rsidR="0080763E" w:rsidRDefault="0080763E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57072A6C" w14:textId="77777777" w:rsidR="0080763E" w:rsidRDefault="0080763E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D3204"/>
     <w:rsid w:val="00051CBF"/>
     <w:rsid w:val="0007725B"/>
+    <w:rsid w:val="000C217D"/>
     <w:rsid w:val="000C26A1"/>
     <w:rsid w:val="00137504"/>
+    <w:rsid w:val="001F0958"/>
     <w:rsid w:val="002D3204"/>
     <w:rsid w:val="00341523"/>
+    <w:rsid w:val="004A7479"/>
     <w:rsid w:val="00500683"/>
+    <w:rsid w:val="00537F9B"/>
     <w:rsid w:val="005C40D7"/>
+    <w:rsid w:val="00620597"/>
+    <w:rsid w:val="00712CF4"/>
     <w:rsid w:val="0080763E"/>
     <w:rsid w:val="008650B1"/>
     <w:rsid w:val="008A4516"/>
     <w:rsid w:val="00941AE3"/>
     <w:rsid w:val="00A710E2"/>
+    <w:rsid w:val="00A9664C"/>
     <w:rsid w:val="00B95755"/>
+    <w:rsid w:val="00D31706"/>
     <w:rsid w:val="00D505C3"/>
     <w:rsid w:val="00DC694E"/>
+    <w:rsid w:val="00F565E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6CB22064"/>
   <w15:docId w15:val="{D02D1CB1-E9EC-4C82-ADFF-84D11304F0A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -3453,51 +3548,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>77</Words>
   <Characters>445</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DERS ALMA - Ö˚RENC0.xlsx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>