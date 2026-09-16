--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -1,38 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3B54F8C8" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="006D030A">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -60,51 +65,51 @@
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="45D8F236" w14:textId="7B8D3842" w:rsidR="00FC5487" w:rsidRDefault="00492516">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:after="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6504FC5C" wp14:editId="02AA1F84">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6504FC5C" wp14:editId="10436F45">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>219710</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>96520</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="952500" cy="1203611"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="4" name="Resim 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="logo1dikey.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -154,60 +159,58 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="283" w:lineRule="exact"/>
               <w:ind w:left="42" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="Sayfa1"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="205A0854" w14:textId="73B43FD9" w:rsidR="00FC5487" w:rsidRDefault="00FC5487">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="283" w:lineRule="exact"/>
               <w:ind w:left="42" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>T.C</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC5487" w14:paraId="49DD6E8F" w14:textId="77777777" w:rsidTr="00F6507F">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EDB8064" w14:textId="77777777" w:rsidR="00FC5487" w:rsidRDefault="00FC5487">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1112,65 +1115,56 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SINAV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C5E18B6" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="00184CC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="268"/>
               <w:ind w:left="430"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>ÜNVANI</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ADI </w:t>
+              <w:t xml:space="preserve">ÜNVANI ADI </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SOYADI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50E6CB5E" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="00184CC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="268"/>
               <w:ind w:left="473"/>
@@ -3437,180 +3431,134 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Baremi:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>92-</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>92-100:AA</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>84-91:BA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>76-83:BB</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>68-</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 60-67:CC</w:t>
+        <w:t>68-75:CB 60-67:CC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>50-</w:t>
-[...7 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>50-59:F3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>40-49:DD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>30-</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>30-39:FD</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">0-29: </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>0-29: FF</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
-        <w:t>F</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Girmedi</w:t>
+        <w:t>F2:Sınava Girmedi</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>F</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>F1:Devamsız</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>G:Geçer</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2B09A15B" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="00184CC9">
       <w:pPr>
         <w:pStyle w:val="KonuBal"/>
       </w:pPr>
       <w:r>
         <w:t>*Ders</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kodları</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>mutlaka</w:t>
@@ -3758,101 +3706,85 @@
                                     </w:rPr>
                                     <w:t>Başkanı</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="006D030A" w14:paraId="11867411" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="290"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1452" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="4A4D4615" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="00184CC9">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="259" w:lineRule="exact"/>
                                     <w:ind w:left="2" w:right="2"/>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:spacing w:val="-2"/>
                                     </w:rPr>
-                                    <w:t>…/</w:t>
-[...13 lines deleted...]
-                                    <w:t>/20……</w:t>
+                                    <w:t>…/…..../20……</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="006D030A" w14:paraId="43EE7E79" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="290"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1452" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="6E1F5AE2" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="00184CC9">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="259" w:lineRule="exact"/>
                                     <w:ind w:left="3" w:right="1"/>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:t>Ad</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:spacing w:val="48"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:proofErr w:type="spellStart"/>
                                   <w:r>
                                     <w:rPr>
                                       <w:spacing w:val="-2"/>
                                     </w:rPr>
                                     <w:t>Soyad</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="spellEnd"/>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="006D030A" w14:paraId="776BDE01" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="255"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1452" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="2F76B0DD" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="00184CC9">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="236" w:lineRule="exact"/>
                                     <w:ind w:left="2" w:right="3"/>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:spacing w:val="-4"/>
                                     </w:rPr>
                                     <w:t>İmza</w:t>
                                   </w:r>
                                 </w:p>
@@ -3933,101 +3865,85 @@
                               </w:rPr>
                               <w:t>Başkanı</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="006D030A" w14:paraId="11867411" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="290"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1452" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="4A4D4615" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="00184CC9">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="259" w:lineRule="exact"/>
                               <w:ind w:left="2" w:right="2"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
-                              <w:t>…/</w:t>
-[...13 lines deleted...]
-                              <w:t>/20……</w:t>
+                              <w:t>…/…..../20……</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="006D030A" w14:paraId="43EE7E79" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="290"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1452" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="6E1F5AE2" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="00184CC9">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="259" w:lineRule="exact"/>
                               <w:ind w:left="3" w:right="1"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Ad</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="48"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>Soyad</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="006D030A" w14:paraId="776BDE01" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="255"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1452" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="2F76B0DD" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="00184CC9">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="236" w:lineRule="exact"/>
                               <w:ind w:left="2" w:right="3"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t>İmza</w:t>
                             </w:r>
                           </w:p>
@@ -4179,58 +4095,56 @@
                             </w:tr>
                             <w:tr w:rsidR="006D030A" w14:paraId="429BD8FE" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="293"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2609" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="4ECA5140" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="00184CC9">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="259" w:lineRule="exact"/>
                                     <w:ind w:left="3" w:right="1"/>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:t>Ad</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:spacing w:val="48"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:proofErr w:type="spellStart"/>
                                   <w:r>
                                     <w:rPr>
                                       <w:spacing w:val="-2"/>
                                     </w:rPr>
                                     <w:t>Soyad</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="spellEnd"/>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="006D030A" w14:paraId="10A1C75F" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="259"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2609" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="6FE072D2" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="00184CC9">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="239" w:lineRule="exact"/>
                                     <w:ind w:right="1"/>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:spacing w:val="-4"/>
                                     </w:rPr>
                                     <w:t>İmza</w:t>
                                   </w:r>
                                 </w:p>
@@ -4350,342 +4264,366 @@
                       </w:tr>
                       <w:tr w:rsidR="006D030A" w14:paraId="429BD8FE" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="293"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2609" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="4ECA5140" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="00184CC9">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="259" w:lineRule="exact"/>
                               <w:ind w:left="3" w:right="1"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Ad</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="48"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>Soyad</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="006D030A" w14:paraId="10A1C75F" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="259"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2609" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="6FE072D2" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="00184CC9">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="239" w:lineRule="exact"/>
                               <w:ind w:right="1"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t>İmza</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="296A3C56" w14:textId="77777777" w:rsidR="006D030A" w:rsidRDefault="006D030A">
                       <w:pPr>
                         <w:pStyle w:val="GvdeMetni"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006D030A" w:rsidSect="00FC5487">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="454" w:right="425" w:bottom="244" w:left="425" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A1E1855" w14:textId="77777777" w:rsidR="0081271B" w:rsidRDefault="0081271B" w:rsidP="00FC5487">
+    <w:p w14:paraId="66237082" w14:textId="77777777" w:rsidR="00B63339" w:rsidRDefault="00B63339" w:rsidP="00FC5487">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EDA73FE" w14:textId="77777777" w:rsidR="0081271B" w:rsidRDefault="0081271B" w:rsidP="00FC5487">
+    <w:p w14:paraId="2E8D47BC" w14:textId="77777777" w:rsidR="00B63339" w:rsidRDefault="00B63339" w:rsidP="00FC5487">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4690F2F8" w14:textId="446F7361" w:rsidR="00FC5487" w:rsidRDefault="00FC5487">
+  <w:p w14:paraId="19DCA2BA" w14:textId="77777777" w:rsidR="00A77CCB" w:rsidRDefault="00A77CCB">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
-    <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-      <w:t>PP</w:t>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49C10AB9" w14:textId="4C5FBF87" w:rsidR="00A77CCB" w:rsidRPr="00A77CCB" w:rsidRDefault="00A77CCB" w:rsidP="00A77CCB">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00A77CCB">
+      <w:t>PP.2.3.FR.00</w:t>
     </w:r>
-    <w:r w:rsidR="00F6507F">
-      <w:t>.</w:t>
+    <w:r w:rsidR="00EF2A6C">
+      <w:t>1</w:t>
     </w:r>
     <w:r>
-      <w:t>1.</w:t>
-[...16 lines deleted...]
-    <w:r w:rsidR="003351EE">
       <w:t>7</w:t>
     </w:r>
-    <w:r>
-      <w:t>,R0,</w:t>
+    <w:r w:rsidRPr="00A77CCB">
+      <w:t>,R1,</w:t>
     </w:r>
-    <w:r w:rsidR="00C22406">
-      <w:t>Mayıs</w:t>
+    <w:r w:rsidR="00421128">
+      <w:t>Eylül</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve"> 2025</w:t>
+    <w:r w:rsidRPr="00A77CCB">
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="41C5DE46" w14:textId="77777777" w:rsidR="00FC5487" w:rsidRPr="00074A4D" w:rsidRDefault="00FC5487" w:rsidP="00FC5487">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00074A4D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz </w:t>
-[...19 lines deleted...]
-      <w:t xml:space="preserve"> kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
+      <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5EECF686" w14:textId="77777777" w:rsidR="00FC5487" w:rsidRDefault="00FC5487">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="43BA5D61" w14:textId="77777777" w:rsidR="00FC5487" w:rsidRDefault="00FC5487">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4713E96D" w14:textId="77777777" w:rsidR="00A77CCB" w:rsidRDefault="00A77CCB">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E21D52B" w14:textId="77777777" w:rsidR="0081271B" w:rsidRDefault="0081271B" w:rsidP="00FC5487">
+    <w:p w14:paraId="533E85AE" w14:textId="77777777" w:rsidR="00B63339" w:rsidRDefault="00B63339" w:rsidP="00FC5487">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FDF90E7" w14:textId="77777777" w:rsidR="0081271B" w:rsidRDefault="0081271B" w:rsidP="00FC5487">
+    <w:p w14:paraId="7D40FA8F" w14:textId="77777777" w:rsidR="00B63339" w:rsidRDefault="00B63339" w:rsidP="00FC5487">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="703B26E8" w14:textId="77777777" w:rsidR="00A77CCB" w:rsidRDefault="00A77CCB">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="361BF047" w14:textId="77777777" w:rsidR="00A77CCB" w:rsidRDefault="00A77CCB">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="100884CD" w14:textId="77777777" w:rsidR="00A77CCB" w:rsidRDefault="00A77CCB">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D030A"/>
     <w:rsid w:val="00000976"/>
     <w:rsid w:val="000A6C1F"/>
     <w:rsid w:val="000E498E"/>
     <w:rsid w:val="000E4FFB"/>
     <w:rsid w:val="00184CC9"/>
     <w:rsid w:val="0019428E"/>
     <w:rsid w:val="001E4BAA"/>
+    <w:rsid w:val="00252A88"/>
     <w:rsid w:val="002A7BFB"/>
     <w:rsid w:val="003351EE"/>
     <w:rsid w:val="00341523"/>
+    <w:rsid w:val="00421128"/>
     <w:rsid w:val="00471E6F"/>
     <w:rsid w:val="00492516"/>
     <w:rsid w:val="00506419"/>
     <w:rsid w:val="00510C3B"/>
     <w:rsid w:val="006D030A"/>
     <w:rsid w:val="0081271B"/>
     <w:rsid w:val="00946636"/>
     <w:rsid w:val="009A0066"/>
+    <w:rsid w:val="00A77CCB"/>
+    <w:rsid w:val="00B63339"/>
+    <w:rsid w:val="00B772A9"/>
+    <w:rsid w:val="00B85974"/>
     <w:rsid w:val="00C22406"/>
     <w:rsid w:val="00C8776E"/>
+    <w:rsid w:val="00CF3B19"/>
+    <w:rsid w:val="00EC216B"/>
+    <w:rsid w:val="00EF2A6C"/>
     <w:rsid w:val="00F6507F"/>
     <w:rsid w:val="00FC5487"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3B3C46D6"/>
   <w15:docId w15:val="{88BABFF3-F5E3-40D0-8D03-9E7D43F64D57}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -5188,51 +5126,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:rsid w:val="00FC5487"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5476,51 +5414,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>104</Words>
   <Characters>593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>