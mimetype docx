--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -1,39 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="58749E2D" w14:textId="77777777" w:rsidR="009556D3" w:rsidRPr="003937CF" w:rsidRDefault="005478A8" w:rsidP="005478A8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="003937CF">
         <w:t>T.C.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE51A4A" w14:textId="77777777" w:rsidR="005478A8" w:rsidRPr="003937CF" w:rsidRDefault="005478A8" w:rsidP="005478A8">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -1702,238 +1706,257 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="301593BC" w14:textId="77777777" w:rsidR="00F97B7E" w:rsidRPr="004060B8" w:rsidRDefault="00F97B7E" w:rsidP="00F97B7E">
             <w:pPr>
               <w:ind w:right="-262"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7524563B" w14:textId="77777777" w:rsidR="00E271E3" w:rsidRPr="004060B8" w:rsidRDefault="00E271E3" w:rsidP="00F97B7E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E271E3" w:rsidRPr="004060B8">
-      <w:headerReference w:type="default" r:id="rId6"/>
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E1DFA83" w14:textId="77777777" w:rsidR="00907439" w:rsidRDefault="00907439" w:rsidP="00AA5465">
+    <w:p w14:paraId="5923D90C" w14:textId="77777777" w:rsidR="00252E6A" w:rsidRDefault="00252E6A" w:rsidP="00AA5465">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0008E308" w14:textId="77777777" w:rsidR="00907439" w:rsidRDefault="00907439" w:rsidP="00AA5465">
+    <w:p w14:paraId="7A2285A4" w14:textId="77777777" w:rsidR="00252E6A" w:rsidRDefault="00252E6A" w:rsidP="00AA5465">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08E79150" w14:textId="063CD605" w:rsidR="00034B28" w:rsidRPr="00BE400B" w:rsidRDefault="00034B28" w:rsidP="00BE400B">
+  <w:p w14:paraId="765842B8" w14:textId="77777777" w:rsidR="00C75B53" w:rsidRDefault="00C75B53">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
-      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="324FAC24" w14:textId="30982378" w:rsidR="00C75B53" w:rsidRPr="00C75B53" w:rsidRDefault="00C75B53" w:rsidP="00C75B53">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="00BE400B">
+    <w:r w:rsidRPr="00C75B53">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>PP.1.2.F</w:t>
+      <w:t>PP.2.3.FR.00</w:t>
     </w:r>
-    <w:r w:rsidR="009878E3">
+    <w:r w:rsidR="003557FB">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>R</w:t>
+      <w:t>26</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BE400B">
+    <w:r w:rsidRPr="00C75B53">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>.00</w:t>
+      <w:t>,R1,</w:t>
     </w:r>
-    <w:r w:rsidR="00C86813">
+    <w:r w:rsidR="003557FB">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>Eylül</w:t>
     </w:r>
-    <w:r w:rsidR="009878E3">
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00C75B53">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>7</w:t>
-[...14 lines deleted...]
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="755B279C" w14:textId="2A9F0161" w:rsidR="00034B28" w:rsidRPr="00BE400B" w:rsidRDefault="00034B28" w:rsidP="00BE400B">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BE400B">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00BE400B">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>doküman</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00BE400B">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="687E282B" w14:textId="77777777" w:rsidR="00C75B53" w:rsidRDefault="00C75B53">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DADEE28" w14:textId="77777777" w:rsidR="00907439" w:rsidRDefault="00907439" w:rsidP="00AA5465">
+    <w:p w14:paraId="55E3EB90" w14:textId="77777777" w:rsidR="00252E6A" w:rsidRDefault="00252E6A" w:rsidP="00AA5465">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A00ADF0" w14:textId="77777777" w:rsidR="00907439" w:rsidRDefault="00907439" w:rsidP="00AA5465">
+    <w:p w14:paraId="1E550C15" w14:textId="77777777" w:rsidR="00252E6A" w:rsidRDefault="00252E6A" w:rsidP="00AA5465">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0443F089" w14:textId="77777777" w:rsidR="00C75B53" w:rsidRDefault="00C75B53">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2357F92D" w14:textId="3E8091E2" w:rsidR="00AA5465" w:rsidRDefault="00AA5465">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="656957AD" wp14:editId="489211E1">
           <wp:extent cx="701142" cy="885990"/>
           <wp:effectExtent l="0" t="0" r="3810" b="9525"/>
           <wp:docPr id="814259019" name="Resim 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="814259019" name="Resim 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1945,146 +1968,162 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="701142" cy="885990"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5061BA01" w14:textId="77777777" w:rsidR="00C75B53" w:rsidRDefault="00C75B53">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00516969"/>
     <w:rsid w:val="00034B28"/>
     <w:rsid w:val="0004362A"/>
     <w:rsid w:val="00087533"/>
     <w:rsid w:val="000B17CD"/>
     <w:rsid w:val="000E7747"/>
     <w:rsid w:val="00186BAB"/>
     <w:rsid w:val="001A5951"/>
     <w:rsid w:val="001C610E"/>
     <w:rsid w:val="00221417"/>
+    <w:rsid w:val="00252E6A"/>
     <w:rsid w:val="00271FAA"/>
     <w:rsid w:val="002B1BF2"/>
     <w:rsid w:val="002B4A43"/>
     <w:rsid w:val="002C10D2"/>
     <w:rsid w:val="002F3EA2"/>
+    <w:rsid w:val="003557FB"/>
     <w:rsid w:val="003706C4"/>
     <w:rsid w:val="00376890"/>
     <w:rsid w:val="003937CF"/>
+    <w:rsid w:val="003A50D5"/>
     <w:rsid w:val="0040184D"/>
     <w:rsid w:val="004060B8"/>
     <w:rsid w:val="00432D8A"/>
     <w:rsid w:val="004951F7"/>
     <w:rsid w:val="00495B8B"/>
     <w:rsid w:val="00516969"/>
     <w:rsid w:val="005478A8"/>
     <w:rsid w:val="00554C4B"/>
     <w:rsid w:val="0059127C"/>
     <w:rsid w:val="00596594"/>
     <w:rsid w:val="005B6A96"/>
     <w:rsid w:val="005F489E"/>
+    <w:rsid w:val="00607EB3"/>
     <w:rsid w:val="00680E0F"/>
     <w:rsid w:val="006B0612"/>
     <w:rsid w:val="006C23BA"/>
     <w:rsid w:val="006F0291"/>
     <w:rsid w:val="006F09DB"/>
     <w:rsid w:val="007402DD"/>
     <w:rsid w:val="007B1B36"/>
     <w:rsid w:val="0083097A"/>
     <w:rsid w:val="008347FD"/>
     <w:rsid w:val="00857017"/>
     <w:rsid w:val="0086652D"/>
     <w:rsid w:val="00874FB8"/>
     <w:rsid w:val="0089349D"/>
     <w:rsid w:val="00893857"/>
     <w:rsid w:val="008B12F7"/>
     <w:rsid w:val="00907439"/>
     <w:rsid w:val="0091010E"/>
     <w:rsid w:val="0094212D"/>
     <w:rsid w:val="00946BE2"/>
     <w:rsid w:val="009556D3"/>
     <w:rsid w:val="009878E3"/>
     <w:rsid w:val="009D2B99"/>
+    <w:rsid w:val="00A13C96"/>
     <w:rsid w:val="00A643AE"/>
     <w:rsid w:val="00AA5465"/>
     <w:rsid w:val="00B0464B"/>
     <w:rsid w:val="00B04D79"/>
     <w:rsid w:val="00B101FB"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B47D41"/>
     <w:rsid w:val="00B97590"/>
     <w:rsid w:val="00BA63A5"/>
     <w:rsid w:val="00BE400B"/>
     <w:rsid w:val="00BF2477"/>
     <w:rsid w:val="00BF259C"/>
     <w:rsid w:val="00BF3885"/>
     <w:rsid w:val="00C536B8"/>
+    <w:rsid w:val="00C75B53"/>
     <w:rsid w:val="00C86813"/>
     <w:rsid w:val="00CC35C4"/>
     <w:rsid w:val="00CD1329"/>
     <w:rsid w:val="00CE4232"/>
     <w:rsid w:val="00CE7654"/>
     <w:rsid w:val="00CF1F4E"/>
     <w:rsid w:val="00D46C5A"/>
     <w:rsid w:val="00D601EC"/>
     <w:rsid w:val="00D6673A"/>
     <w:rsid w:val="00D86E87"/>
     <w:rsid w:val="00DA70EB"/>
     <w:rsid w:val="00DD55C7"/>
     <w:rsid w:val="00DF2E00"/>
     <w:rsid w:val="00DF30CA"/>
     <w:rsid w:val="00E271E3"/>
     <w:rsid w:val="00E76EF4"/>
     <w:rsid w:val="00EA7097"/>
     <w:rsid w:val="00ED4047"/>
     <w:rsid w:val="00EE0289"/>
     <w:rsid w:val="00F03682"/>
     <w:rsid w:val="00F514A4"/>
     <w:rsid w:val="00F85178"/>
     <w:rsid w:val="00F929A8"/>
     <w:rsid w:val="00F97B7E"/>
     <w:rsid w:val="00FA6188"/>
@@ -2535,54 +2574,54 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125424039">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2839,51 +2878,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>158</Words>
   <Characters>902</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>T</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>