--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -168,60 +168,58 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C8894E6" w14:textId="77777777" w:rsidR="00720BD9" w:rsidRDefault="00720BD9" w:rsidP="009D06CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="31"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="Sayfa1"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="012FC409" w14:textId="5113B80C" w:rsidR="009D06CC" w:rsidRDefault="009D06CC" w:rsidP="009D06CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="31"/>
               </w:rPr>
               <w:t>T.C</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D06CC" w14:paraId="48648088" w14:textId="77777777" w:rsidTr="00F65AD6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="64" w:type="dxa"/>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72327D37" w14:textId="77777777" w:rsidR="009D06CC" w:rsidRDefault="009D06CC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
@@ -653,65 +651,56 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CA97187" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00AB42E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:ind w:left="54" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t>ÜNVANI</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>ÜNVANI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B74FF0B" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00344DB5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00344DB5" w14:paraId="3783EF7F" w14:textId="77777777">
@@ -834,131 +823,99 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B8799B3" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00AB42E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t>KREDİ/</w:t>
-[...15 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>KREDİ/AKTS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C205B90" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00344DB5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0065A6F7" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00AB42E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:ind w:left="54" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t>FAK./</w:t>
-[...15 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>FAK./Y.OKUL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56C30AC0" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00344DB5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00344DB5" w14:paraId="1643ACB4" w14:textId="77777777">
@@ -967,67 +924,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BB16EC8" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00AB42E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:ind w:right="7"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t>FAK./</w:t>
-[...15 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>FAK./Y.OKUL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20F3D3D0" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00344DB5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3078,59 +3019,57 @@
               <w:t>30-</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>39:FD</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:tab/>
               <w:t>0-29:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="15"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>FF</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:tab/>
               <w:t>F</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>2:Sınava</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
@@ -3453,59 +3392,57 @@
                                 <w:tcPr>
                                   <w:tcW w:w="1543" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="7BE42C08" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00AB42E2">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="269" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:sz w:val="23"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:sz w:val="23"/>
                                     </w:rPr>
                                     <w:t>Ad</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:spacing w:val="57"/>
                                       <w:sz w:val="23"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:proofErr w:type="spellStart"/>
                                   <w:r>
                                     <w:rPr>
                                       <w:spacing w:val="-2"/>
                                       <w:sz w:val="23"/>
                                     </w:rPr>
                                     <w:t>Soyad</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="spellEnd"/>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="00344DB5" w14:paraId="4534CE62" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="266"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1543" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="18C47E7A" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00AB42E2">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="246" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:sz w:val="23"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:spacing w:val="-4"/>
                                       <w:sz w:val="23"/>
                                     </w:rPr>
@@ -3642,59 +3579,57 @@
                           <w:tcPr>
                             <w:tcW w:w="1543" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="7BE42C08" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00AB42E2">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="269" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="23"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="23"/>
                               </w:rPr>
                               <w:t>Ad</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="57"/>
                                 <w:sz w:val="23"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="23"/>
                               </w:rPr>
                               <w:t>Soyad</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="00344DB5" w14:paraId="4534CE62" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="266"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1543" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="18C47E7A" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00AB42E2">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="246" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="23"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-4"/>
                                 <w:sz w:val="23"/>
                               </w:rPr>
@@ -3863,59 +3798,57 @@
                                   <w:tcW w:w="2784" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="236141F7" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00AB42E2">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="269" w:lineRule="exact"/>
                                     <w:ind w:left="2"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:sz w:val="23"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:sz w:val="23"/>
                                     </w:rPr>
                                     <w:t>Ad</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:spacing w:val="57"/>
                                       <w:sz w:val="23"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:proofErr w:type="spellStart"/>
                                   <w:r>
                                     <w:rPr>
                                       <w:spacing w:val="-2"/>
                                       <w:sz w:val="23"/>
                                     </w:rPr>
                                     <w:t>Soyad</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="spellEnd"/>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="00344DB5" w14:paraId="7F4F8346" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="270"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2784" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="738CE58F" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00AB42E2">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="250" w:lineRule="exact"/>
                                     <w:ind w:left="2"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:sz w:val="23"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:spacing w:val="-4"/>
                                       <w:sz w:val="23"/>
@@ -4051,59 +3984,57 @@
                             <w:tcW w:w="2784" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="236141F7" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00AB42E2">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="269" w:lineRule="exact"/>
                               <w:ind w:left="2"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="23"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="23"/>
                               </w:rPr>
                               <w:t>Ad</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="57"/>
                                 <w:sz w:val="23"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="23"/>
                               </w:rPr>
                               <w:t>Soyad</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="00344DB5" w14:paraId="7F4F8346" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="270"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2784" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="738CE58F" w14:textId="77777777" w:rsidR="00344DB5" w:rsidRDefault="00AB42E2">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="250" w:lineRule="exact"/>
                               <w:ind w:left="2"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="23"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-4"/>
                                 <w:sz w:val="23"/>
@@ -4122,145 +4053,142 @@
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00344DB5" w:rsidSect="004315C2">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="862" w:right="284" w:bottom="244" w:left="284" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DF8EE86" w14:textId="77777777" w:rsidR="00CD4974" w:rsidRDefault="00CD4974" w:rsidP="009D06CC">
+    <w:p w14:paraId="1604A253" w14:textId="77777777" w:rsidR="00C94E5D" w:rsidRDefault="00C94E5D" w:rsidP="009D06CC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E4BB4C5" w14:textId="77777777" w:rsidR="00CD4974" w:rsidRDefault="00CD4974" w:rsidP="009D06CC">
+    <w:p w14:paraId="40B046EE" w14:textId="77777777" w:rsidR="00C94E5D" w:rsidRDefault="00C94E5D" w:rsidP="009D06CC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59BD523F" w14:textId="77777777" w:rsidR="000B736E" w:rsidRDefault="000B736E">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="716A3857" w14:textId="77777777" w:rsidR="009D06CC" w:rsidRDefault="009D06CC">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1300554C" w14:textId="77777777" w:rsidR="009D06CC" w:rsidRDefault="009D06CC">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0ED50979" w14:textId="77777777" w:rsidR="009D06CC" w:rsidRDefault="009D06CC">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="755EDF1E" w14:textId="7EF68876" w:rsidR="00362E9F" w:rsidRDefault="00362E9F" w:rsidP="00362E9F">
+  <w:p w14:paraId="2F240897" w14:textId="056521A6" w:rsidR="00267B9A" w:rsidRPr="00267B9A" w:rsidRDefault="00267B9A" w:rsidP="00267B9A">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
-    <w:r>
-      <w:t>PP.1.2.F</w:t>
+    <w:r w:rsidRPr="00267B9A">
+      <w:t>PP.2.3.FR.00</w:t>
     </w:r>
-    <w:r w:rsidR="00332C74">
-      <w:t>R</w:t>
+    <w:r w:rsidR="005867A1">
+      <w:t>1</w:t>
     </w:r>
     <w:r>
-      <w:t>.00</w:t>
-[...4 lines deleted...]
-    <w:r w:rsidR="00D512F6">
       <w:t>8</w:t>
     </w:r>
-    <w:r>
-      <w:t>,R0,Mayıs</w:t>
+    <w:r w:rsidRPr="00267B9A">
+      <w:t>,R1,</w:t>
+    </w:r>
+    <w:r w:rsidR="00325199">
+      <w:t>Eylül</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r>
-      <w:t xml:space="preserve"> 2025</w:t>
+    <w:r w:rsidRPr="00267B9A">
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2C6D8AC8" w14:textId="77777777" w:rsidR="009D06CC" w:rsidRPr="00074A4D" w:rsidRDefault="009D06CC" w:rsidP="009D06CC">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00074A4D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00074A4D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
@@ -4283,168 +4211,180 @@
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B86E045" w14:textId="77777777" w:rsidR="009D06CC" w:rsidRDefault="009D06CC">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F6D507D" w14:textId="77777777" w:rsidR="000B736E" w:rsidRDefault="000B736E">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FE59E9A" w14:textId="77777777" w:rsidR="00CD4974" w:rsidRDefault="00CD4974" w:rsidP="009D06CC">
+    <w:p w14:paraId="02DF478D" w14:textId="77777777" w:rsidR="00C94E5D" w:rsidRDefault="00C94E5D" w:rsidP="009D06CC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A758FD2" w14:textId="77777777" w:rsidR="00CD4974" w:rsidRDefault="00CD4974" w:rsidP="009D06CC">
+    <w:p w14:paraId="0EF69872" w14:textId="77777777" w:rsidR="00C94E5D" w:rsidRDefault="00C94E5D" w:rsidP="009D06CC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BA7C2AE" w14:textId="77777777" w:rsidR="000B736E" w:rsidRDefault="000B736E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="640F0D75" w14:textId="77777777" w:rsidR="000B736E" w:rsidRDefault="000B736E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EB423F8" w14:textId="77777777" w:rsidR="000B736E" w:rsidRDefault="000B736E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00344DB5"/>
     <w:rsid w:val="000B736E"/>
+    <w:rsid w:val="00267B9A"/>
+    <w:rsid w:val="002763E6"/>
+    <w:rsid w:val="002961C6"/>
     <w:rsid w:val="002B5FCC"/>
     <w:rsid w:val="002E23FB"/>
+    <w:rsid w:val="00325199"/>
     <w:rsid w:val="00332C74"/>
     <w:rsid w:val="00344DB5"/>
     <w:rsid w:val="00362E9F"/>
     <w:rsid w:val="004315C2"/>
+    <w:rsid w:val="005867A1"/>
     <w:rsid w:val="0063327A"/>
+    <w:rsid w:val="0063721E"/>
     <w:rsid w:val="006A6815"/>
     <w:rsid w:val="00710409"/>
     <w:rsid w:val="00720BD9"/>
+    <w:rsid w:val="0076269F"/>
     <w:rsid w:val="007D4E6D"/>
     <w:rsid w:val="009C0207"/>
     <w:rsid w:val="009C5683"/>
     <w:rsid w:val="009D06CC"/>
     <w:rsid w:val="00AB42E2"/>
+    <w:rsid w:val="00C94E5D"/>
     <w:rsid w:val="00CD4974"/>
     <w:rsid w:val="00D33730"/>
     <w:rsid w:val="00D512F6"/>
     <w:rsid w:val="00E43C14"/>
     <w:rsid w:val="00E579F7"/>
+    <w:rsid w:val="00EA548C"/>
     <w:rsid w:val="00EB14E3"/>
     <w:rsid w:val="00EE6236"/>
     <w:rsid w:val="00F00B0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1BC8DE7D"/>
   <w15:docId w15:val="{03254619-1104-4753-BD5F-2FB9429878D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -5215,51 +5155,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>103</Words>
   <Characters>590</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>