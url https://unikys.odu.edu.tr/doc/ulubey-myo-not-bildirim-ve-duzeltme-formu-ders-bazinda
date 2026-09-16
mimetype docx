--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -1,38 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="168" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
@@ -616,114 +621,98 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5677C4CC" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00724CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="16" w:line="263" w:lineRule="exact"/>
               <w:ind w:right="5"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>ÜNVANI</w:t>
-[...6 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>ÜNVANI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BC5A7E4" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00AC4A78">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78C6B13D" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00724CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="52"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>ÜNVANI</w:t>
-[...6 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>ÜNVANI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3196" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="798A6213" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00AC4A78">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC4A78" w14:paraId="46C2D52C" w14:textId="77777777">
         <w:trPr>
@@ -861,65 +850,51 @@
       </w:tr>
       <w:tr w:rsidR="00AC4A78" w14:paraId="664A368A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B78E601" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00724CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="28" w:line="251" w:lineRule="exact"/>
               <w:ind w:right="8"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>FAKÜLTE/</w:t>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>FAKÜLTE/MYO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3821" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="281C9938" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00AC4A78">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1869" w:type="dxa"/>
@@ -1699,59 +1674,57 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="154FE9C5" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00AC4A78">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="27"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35C7FA5E" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00724CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="235" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>II.VİZE</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="53DCACC8" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00724CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="155"/>
               <w:ind w:left="9"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -1994,59 +1967,57 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="0D4B7C77" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00AC4A78">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="32"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23F28AE5" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00724CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="229" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>II.VİZE</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="2AC7265E" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00AC4A78">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3517C050" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00724CDA">
             <w:pPr>
@@ -4617,204 +4588,146 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1735"/>
           <w:tab w:val="left" w:pos="2893"/>
           <w:tab w:val="left" w:pos="7622"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9364"/>
           <w:tab w:val="left" w:pos="10230"/>
           <w:tab w:val="left" w:pos="11093"/>
           <w:tab w:val="left" w:pos="11938"/>
           <w:tab w:val="left" w:pos="12830"/>
           <w:tab w:val="left" w:pos="13693"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1989"/>
       </w:pPr>
       <w:r>
         <w:t>*Ordu Üniversitesi Önlisans ve Lisans Eğitim-Öğretim ve Sınav Yönetmeliği Not Baremi:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>92-</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>92-100:AA</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>84-91:BA</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>76-83:BB</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>68-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>68-75:CB</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>75:CB</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>60-67:CC</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>60-67:CC</w:t>
+        <w:t>50-59:F3</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>50-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>40-49:DD</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>59:F</w:t>
-[...33 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>30-39:FD</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
         <w:t>0-29:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Girmedi</w:t>
+      <w:r>
+        <w:t>FF F2:Sınava Girmedi</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>F1:Devamsız</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>1:Devamsız</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>G:Geçer</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4B1F8A59" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00724CDA">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="23"/>
       </w:pPr>
       <w:r>
         <w:t>*Düzelt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -5288,383 +5201,410 @@
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Müdürü</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6F63CE" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00724CDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12314"/>
           <w:tab w:val="left" w:leader="dot" w:pos="12940"/>
         </w:tabs>
         <w:spacing w:before="22"/>
         <w:ind w:left="1860"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>…/</w:t>
-[...13 lines deleted...]
-        <w:t>/20……</w:t>
+        <w:t>…/…..../20……</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>.../</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>/20……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2554B2AD" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00724CDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12496"/>
         </w:tabs>
         <w:spacing w:before="22"/>
         <w:ind w:left="2035"/>
       </w:pPr>
       <w:r>
         <w:t>Ad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="45"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Soyad</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
         <w:t>Ad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="45"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Soyad</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3D574C59" w14:textId="77777777" w:rsidR="00AC4A78" w:rsidRDefault="00724CDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12724"/>
         </w:tabs>
         <w:spacing w:before="19"/>
         <w:ind w:left="2263"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>İmza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>İmza</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:sectPr w:rsidR="00AC4A78" w:rsidSect="009015F5">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
       <w:pgMar w:top="340" w:right="284" w:bottom="278" w:left="284" w:header="57" w:footer="57" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39F11F51" w14:textId="77777777" w:rsidR="00EB2F43" w:rsidRDefault="00EB2F43" w:rsidP="000205BC">
+    <w:p w14:paraId="21AFD685" w14:textId="77777777" w:rsidR="002B68AB" w:rsidRDefault="002B68AB" w:rsidP="000205BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D577214" w14:textId="77777777" w:rsidR="00EB2F43" w:rsidRDefault="00EB2F43" w:rsidP="000205BC">
+    <w:p w14:paraId="3DA22D47" w14:textId="77777777" w:rsidR="002B68AB" w:rsidRDefault="002B68AB" w:rsidP="000205BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30FBCA5B" w14:textId="7B615FBE" w:rsidR="005B0860" w:rsidRDefault="005B0860" w:rsidP="005B0860">
+  <w:p w14:paraId="39F89030" w14:textId="77777777" w:rsidR="0098431B" w:rsidRDefault="0098431B">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
-    <w:proofErr w:type="gramStart"/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30FBCA5B" w14:textId="101FBA39" w:rsidR="005B0860" w:rsidRDefault="005B0860" w:rsidP="005B0860">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
     <w:r>
-      <w:t>PP.1.2.F</w:t>
+      <w:t>P</w:t>
     </w:r>
-    <w:r w:rsidR="00343B9A">
-      <w:t>R</w:t>
+    <w:r w:rsidR="0098431B" w:rsidRPr="0098431B">
+      <w:t>P.2.3.FR.00</w:t>
     </w:r>
-    <w:r>
-      <w:t>.00</w:t>
+    <w:r w:rsidR="00A9688A">
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="002D47CA">
-[...2 lines deleted...]
-    <w:r w:rsidR="00343B9A">
+    <w:r w:rsidR="0098431B">
       <w:t>6</w:t>
     </w:r>
-    <w:r>
-      <w:t>,R0,Mayıs</w:t>
+    <w:r w:rsidR="0098431B" w:rsidRPr="0098431B">
+      <w:t>,R1,</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve"> 2025</w:t>
+    <w:r w:rsidR="005D7378">
+      <w:t>Eylül</w:t>
+    </w:r>
+    <w:r w:rsidR="0098431B" w:rsidRPr="0098431B">
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6855B2D3" w14:textId="77777777" w:rsidR="000205BC" w:rsidRPr="000205BC" w:rsidRDefault="000205BC">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00074A4D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz </w:t>
-[...19 lines deleted...]
-      <w:t xml:space="preserve"> kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
+      <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3ABA373F" w14:textId="77777777" w:rsidR="000205BC" w:rsidRDefault="000205BC">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B009D30" w14:textId="77777777" w:rsidR="0098431B" w:rsidRDefault="0098431B">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64FD700F" w14:textId="77777777" w:rsidR="00EB2F43" w:rsidRDefault="00EB2F43" w:rsidP="000205BC">
+    <w:p w14:paraId="4419C84F" w14:textId="77777777" w:rsidR="002B68AB" w:rsidRDefault="002B68AB" w:rsidP="000205BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2441AA32" w14:textId="77777777" w:rsidR="00EB2F43" w:rsidRDefault="00EB2F43" w:rsidP="000205BC">
+    <w:p w14:paraId="57056D75" w14:textId="77777777" w:rsidR="002B68AB" w:rsidRDefault="002B68AB" w:rsidP="000205BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AD8CFB0" w14:textId="77777777" w:rsidR="0098431B" w:rsidRDefault="0098431B">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E16A0AF" w14:textId="77777777" w:rsidR="0098431B" w:rsidRDefault="0098431B">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60A8ADE7" w14:textId="77777777" w:rsidR="0098431B" w:rsidRDefault="0098431B">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC4A78"/>
     <w:rsid w:val="000205BC"/>
     <w:rsid w:val="000D0378"/>
+    <w:rsid w:val="00255BF4"/>
+    <w:rsid w:val="002B68AB"/>
     <w:rsid w:val="002D47CA"/>
     <w:rsid w:val="00343B9A"/>
+    <w:rsid w:val="0036412D"/>
     <w:rsid w:val="00382A31"/>
     <w:rsid w:val="0046213A"/>
     <w:rsid w:val="004B5772"/>
     <w:rsid w:val="0059517E"/>
     <w:rsid w:val="005B0860"/>
+    <w:rsid w:val="005D7378"/>
     <w:rsid w:val="00720F2D"/>
     <w:rsid w:val="00724CDA"/>
+    <w:rsid w:val="00805250"/>
     <w:rsid w:val="009015F5"/>
+    <w:rsid w:val="009048DF"/>
+    <w:rsid w:val="00932107"/>
+    <w:rsid w:val="00943847"/>
     <w:rsid w:val="00980B3D"/>
+    <w:rsid w:val="0098130F"/>
+    <w:rsid w:val="0098431B"/>
     <w:rsid w:val="00A67F95"/>
     <w:rsid w:val="00A772CA"/>
+    <w:rsid w:val="00A9688A"/>
     <w:rsid w:val="00AC4A78"/>
     <w:rsid w:val="00B46AE5"/>
+    <w:rsid w:val="00CA5944"/>
     <w:rsid w:val="00DC268A"/>
     <w:rsid w:val="00DF7E84"/>
     <w:rsid w:val="00EB2F43"/>
     <w:rsid w:val="00F02778"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0840A7D1"/>
   <w15:docId w15:val="{C6267418-AAE8-4310-B3A8-0737F6A1D5DF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -6177,51 +6117,51 @@
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:rsid w:val="000205BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6465,51 +6405,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>197</Words>
   <Characters>1123</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>