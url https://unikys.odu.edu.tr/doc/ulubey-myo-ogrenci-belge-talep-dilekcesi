--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -1,40 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3B9F48AB" w14:textId="76B524B8" w:rsidR="00E940FC" w:rsidRDefault="00E940FC" w:rsidP="0014511C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -358,209 +362,237 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> İmza</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E940FC" w:rsidSect="00BD6677">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2333E294" w14:textId="77777777" w:rsidR="00BA0D69" w:rsidRDefault="00BA0D69" w:rsidP="00E940FC">
+    <w:p w14:paraId="259C8204" w14:textId="77777777" w:rsidR="007860A6" w:rsidRDefault="007860A6" w:rsidP="00E940FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3705A56F" w14:textId="77777777" w:rsidR="00BA0D69" w:rsidRDefault="00BA0D69" w:rsidP="00E940FC">
+    <w:p w14:paraId="7ED21476" w14:textId="77777777" w:rsidR="007860A6" w:rsidRDefault="007860A6" w:rsidP="00E940FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="428AF32A" w14:textId="5CE8D21D" w:rsidR="00262F87" w:rsidRDefault="00262F87" w:rsidP="00262F87">
+  <w:p w14:paraId="46AF4E1C" w14:textId="77777777" w:rsidR="00FB6C88" w:rsidRDefault="00FB6C88">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3942E52E" w14:textId="3BCE71E4" w:rsidR="00FB6C88" w:rsidRPr="00FB6C88" w:rsidRDefault="00FB6C88" w:rsidP="00FB6C88">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
-    <w:r>
-      <w:t>PP.1.2.F</w:t>
+    <w:r w:rsidRPr="00FB6C88">
+      <w:t>PP.2.3.FR.00</w:t>
     </w:r>
-    <w:r w:rsidR="00A9124A">
-      <w:t>R</w:t>
+    <w:r w:rsidR="00E87E4F">
+      <w:t>28</w:t>
     </w:r>
-    <w:r>
-      <w:t>.00</w:t>
+    <w:r w:rsidRPr="00FB6C88">
+      <w:t>,R1,</w:t>
     </w:r>
-    <w:r w:rsidR="00473269">
-[...6 lines deleted...]
-      <w:t>,R0,Mayıs</w:t>
+    <w:r w:rsidR="00E87E4F">
+      <w:t>Eylül</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r>
-      <w:t xml:space="preserve"> 2025</w:t>
+    <w:r w:rsidRPr="00FB6C88">
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="679F6C8B" w14:textId="77777777" w:rsidR="00262F87" w:rsidRPr="00137504" w:rsidRDefault="00262F87" w:rsidP="00262F87">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00074A4D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00074A4D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>doküman</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00074A4D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B80DA01" w14:textId="77777777" w:rsidR="00FB6C88" w:rsidRDefault="00FB6C88">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38A5C1B3" w14:textId="77777777" w:rsidR="00BA0D69" w:rsidRDefault="00BA0D69" w:rsidP="00E940FC">
+    <w:p w14:paraId="122E0576" w14:textId="77777777" w:rsidR="007860A6" w:rsidRDefault="007860A6" w:rsidP="00E940FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="334B6C22" w14:textId="77777777" w:rsidR="00BA0D69" w:rsidRDefault="00BA0D69" w:rsidP="00E940FC">
+    <w:p w14:paraId="73B61ACD" w14:textId="77777777" w:rsidR="007860A6" w:rsidRDefault="007860A6" w:rsidP="00E940FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A83CC2C" w14:textId="77777777" w:rsidR="00FB6C88" w:rsidRDefault="00FB6C88">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29983FFC" w14:textId="34CF6F63" w:rsidR="00E940FC" w:rsidRDefault="00E940FC">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14F10521" wp14:editId="2B537472">
           <wp:extent cx="753914" cy="952674"/>
           <wp:effectExtent l="0" t="0" r="8255" b="0"/>
           <wp:docPr id="1674677093" name="Resim 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1674677093" name="Resim 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -572,98 +604,114 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="753914" cy="952674"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="160D2118" w14:textId="77777777" w:rsidR="00FB6C88" w:rsidRDefault="00FB6C88">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008052DD"/>
     <w:rsid w:val="00031E66"/>
     <w:rsid w:val="000A0B3D"/>
     <w:rsid w:val="0014511C"/>
+    <w:rsid w:val="00166650"/>
     <w:rsid w:val="001E29AE"/>
     <w:rsid w:val="00262F87"/>
     <w:rsid w:val="00473269"/>
     <w:rsid w:val="004F4CFC"/>
+    <w:rsid w:val="004F5F68"/>
+    <w:rsid w:val="005333A5"/>
     <w:rsid w:val="005C6A50"/>
+    <w:rsid w:val="007860A6"/>
     <w:rsid w:val="008052DD"/>
     <w:rsid w:val="009722FD"/>
     <w:rsid w:val="00A0707C"/>
     <w:rsid w:val="00A9124A"/>
     <w:rsid w:val="00AE1B9C"/>
     <w:rsid w:val="00B72135"/>
     <w:rsid w:val="00BA0D69"/>
     <w:rsid w:val="00BD6677"/>
     <w:rsid w:val="00BE6E70"/>
     <w:rsid w:val="00E55F14"/>
+    <w:rsid w:val="00E87E4F"/>
     <w:rsid w:val="00E940FC"/>
+    <w:rsid w:val="00FB6C88"/>
     <w:rsid w:val="00FE5B25"/>
     <w:rsid w:val="00FE7C2D"/>
     <w:rsid w:val="00FF7B6B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1130,54 +1178,54 @@
     <w:rsid w:val="00E940FC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:rsid w:val="00E940FC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1438,51 +1486,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C3C0B5-DA82-4385-91D3-9C1EC1567CF8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>80</Words>
   <Characters>460</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>