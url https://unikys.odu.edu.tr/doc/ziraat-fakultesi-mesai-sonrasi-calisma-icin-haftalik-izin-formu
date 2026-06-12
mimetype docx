--- v0 (2025-10-31)
+++ v1 (2026-06-12)
@@ -1,39 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="202D311F" w14:textId="0A7B96A4" w:rsidR="00225378" w:rsidRPr="009E3598" w:rsidRDefault="00225378" w:rsidP="00225378">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3598">
@@ -44,53 +48,53 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MESAİ SONRASI ÇALIŞMA İÇİN HAFTALIK İZİN FORMU</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="10847" w:type="dxa"/>
         <w:tblInd w:w="-787" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1316"/>
         <w:gridCol w:w="755"/>
         <w:gridCol w:w="572"/>
         <w:gridCol w:w="1248"/>
         <w:gridCol w:w="1416"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="1208"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00225378" w:rsidRPr="00E341D9" w14:paraId="54FD5F0B" w14:textId="77777777" w:rsidTr="000827BF">
+      <w:tr w:rsidR="00225378" w:rsidRPr="00E341D9" w14:paraId="54FD5F0B" w14:textId="77777777" w:rsidTr="007512E0">
         <w:trPr>
-          <w:trHeight w:val="1504"/>
+          <w:trHeight w:val="1184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10847" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="339FE6F2" w14:textId="00B57DA6" w:rsidR="00225378" w:rsidRPr="00E341D9" w:rsidRDefault="00225378" w:rsidP="00225378">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -118,466 +122,637 @@
               </w:rPr>
               <w:t>ORDU ÜNİVERSİTESİ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26C546AC" w14:textId="3C63771E" w:rsidR="00225378" w:rsidRPr="00E341D9" w:rsidRDefault="00225378" w:rsidP="00225378">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ZİRAAT FAKÜLTESİ DEKANLIĞI</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="3F8B104E" w14:textId="77777777" w:rsidR="00225378" w:rsidRPr="00E341D9" w:rsidRDefault="00225378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00225378" w:rsidRPr="00E341D9" w14:paraId="43268800" w14:textId="77777777" w:rsidTr="000827BF">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBA5BA2" w14:textId="086F713B" w:rsidR="00225378" w:rsidRPr="00E341D9" w:rsidRDefault="00225378">
+          <w:p w14:paraId="5CBA5BA2" w14:textId="322A45AF" w:rsidR="00225378" w:rsidRPr="00E341D9" w:rsidRDefault="00225378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Me</w:t>
             </w:r>
             <w:r w:rsidR="00E341D9" w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>ai sonrası çal</w:t>
+              <w:t xml:space="preserve">ai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>sonrası</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>çal</w:t>
             </w:r>
             <w:r w:rsidR="00E341D9" w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ı</w:t>
             </w:r>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>şacak personelin</w:t>
-            </w:r>
+              <w:t>şacak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>personelin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007512E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00805713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ö</w:t>
+            </w:r>
+            <w:r w:rsidR="007512E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ğrencinin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="745A3169" w14:textId="5A9105AD" w:rsidR="00225378" w:rsidRPr="00E341D9" w:rsidRDefault="00225378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E341D9">
-[...3 lines deleted...]
-              <w:t>Çalışan birim personeli değil</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Çalışan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>birim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>personeli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>değil</w:t>
             </w:r>
             <w:r w:rsidR="00E341D9" w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>e birlikte çalışacağı Danışman</w:t>
-            </w:r>
+              <w:t>e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>birlikte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>çalışacağı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Danışman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004951D0" w:rsidRPr="00E341D9" w14:paraId="2049C254" w14:textId="77777777" w:rsidTr="000827BF">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="386C7A60" w14:textId="41052F2C" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Ünvanı</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="349F97C8" w14:textId="3994B8C9" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="698EA480" w14:textId="77777777" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004951D0" w:rsidRPr="00E341D9" w14:paraId="2FAA6AFF" w14:textId="77777777" w:rsidTr="000827BF">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="383C2F68" w14:textId="7EEF7370" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E341D9">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="77F38697" w14:textId="1981C3E6" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="547F3894" w14:textId="77777777" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004951D0" w:rsidRPr="00E341D9" w14:paraId="7B06BD2D" w14:textId="77777777" w:rsidTr="000827BF">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="110EA4E3" w14:textId="0DE34A28" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>İmza</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8776" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="64C0C2AF" w14:textId="77777777" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
-[...6 lines deleted...]
-          <w:p w14:paraId="78C6BB27" w14:textId="77777777" w:rsidR="000827BF" w:rsidRPr="00E341D9" w:rsidRDefault="000827BF" w:rsidP="004951D0">
+          <w:p w14:paraId="6E6497ED" w14:textId="77777777" w:rsidR="000827BF" w:rsidRDefault="000827BF" w:rsidP="004951D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78C6BB27" w14:textId="77777777" w:rsidR="007512E0" w:rsidRPr="00E341D9" w:rsidRDefault="007512E0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004951D0" w14:paraId="1D7542A6" w14:textId="77777777" w:rsidTr="000827BF">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BD08689" w14:textId="77777777" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1327" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="39C6293C" w14:textId="5A34F4E6" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Pazartesi</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0228B931" w14:textId="44979B5A" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Salı</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6F5550D5" w14:textId="0BD48346" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E341D9">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Çarşamba </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Çarşamba</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="370AF8E3" w14:textId="761818A0" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Perşembe</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AFAF076" w14:textId="1B78B2C1" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuma </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B4FF732" w14:textId="4BEE5C42" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Cumartesi</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47E7AA18" w14:textId="0D9B362A" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Pazar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004951D0" w14:paraId="097DE19C" w14:textId="77777777" w:rsidTr="000827BF">
+      <w:tr w:rsidR="004951D0" w14:paraId="097DE19C" w14:textId="77777777" w:rsidTr="007512E0">
         <w:trPr>
-          <w:trHeight w:val="814"/>
+          <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D30F820" w14:textId="77777777" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Çalışma</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3DED9B52" w14:textId="5AABD032" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Saatleri</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="165CE916" w14:textId="57204299" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1327" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0566A359" w14:textId="77777777" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D954334" w14:textId="77777777" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
@@ -655,168 +830,406 @@
           </w:tcPr>
           <w:p w14:paraId="26852B2F" w14:textId="77777777" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62E1BF89" w14:textId="5DD67D8B" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1007"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09:00-23:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004951D0" w14:paraId="3B4742D6" w14:textId="77777777" w:rsidTr="000827BF">
+      <w:tr w:rsidR="007512E0" w14:paraId="6C45B5FA" w14:textId="77777777" w:rsidTr="007512E0">
         <w:trPr>
-          <w:trHeight w:val="1855"/>
+          <w:trHeight w:val="588"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1316" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9031DF" w14:textId="4DB9EBCC" w:rsidR="007512E0" w:rsidRPr="00E341D9" w:rsidRDefault="007512E0" w:rsidP="004951D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sınıf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>/Lab</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED25C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1327" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D60D48" w14:textId="77777777" w:rsidR="007512E0" w:rsidRDefault="007512E0" w:rsidP="004951D0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C851C2" w14:textId="77777777" w:rsidR="007512E0" w:rsidRDefault="007512E0" w:rsidP="004951D0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F547B6" w14:textId="77777777" w:rsidR="007512E0" w:rsidRDefault="007512E0" w:rsidP="004951D0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACCC87E" w14:textId="77777777" w:rsidR="007512E0" w:rsidRDefault="007512E0" w:rsidP="004951D0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D34462B" w14:textId="77777777" w:rsidR="007512E0" w:rsidRPr="004951D0" w:rsidRDefault="007512E0" w:rsidP="004951D0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2974A289" w14:textId="77777777" w:rsidR="007512E0" w:rsidRDefault="007512E0" w:rsidP="004951D0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8C1D1C" w14:textId="77777777" w:rsidR="007512E0" w:rsidRDefault="007512E0" w:rsidP="004951D0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004951D0" w14:paraId="3B4742D6" w14:textId="77777777" w:rsidTr="007512E0">
+        <w:trPr>
+          <w:trHeight w:val="1560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10847" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="7D92E21F" w14:textId="77777777" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="39D14CBD" w14:textId="0E5D01B4" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Adı Soyadı: ………………..…………………….                                               </w:t>
+          <w:p w14:paraId="39D14CBD" w14:textId="73B782FF" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Soyadı: ……………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">…………………….                                               </w:t>
             </w:r>
             <w:r w:rsidR="000827BF">
               <w:t xml:space="preserve">                          </w:t>
             </w:r>
-            <w:r>
-              <w:t>Adı Soyadı:</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Soyadı:</w:t>
             </w:r>
             <w:r w:rsidR="000827BF">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> İdris ŞILBIR</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007512E0">
+              <w:t>Necmi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007512E0">
+              <w:t xml:space="preserve"> AKTAŞ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14D8F0AE" w14:textId="31DFCFAA" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:r>
-              <w:t xml:space="preserve"> …………………………………Bölüm Başkanı                                                                        </w:t>
+              <w:t xml:space="preserve"> …………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bölüm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Başkanı                                                                        </w:t>
             </w:r>
             <w:r w:rsidR="000827BF">
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> Fakülte Sekreteri</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">                         Imza                                                                                                                                    </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Fakülte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Sekreteri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="71FDD64C" w14:textId="4508DD4C" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
+            <w:r>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00103C49">
+              <w:t>İ</w:t>
+            </w:r>
+            <w:r>
+              <w:t>mza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">                                                                                                                                    </w:t>
             </w:r>
             <w:r w:rsidR="000827BF">
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">    imza</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="40CE094A" w14:textId="2D58ED04" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE247E">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00103C49">
+              <w:t>İ</w:t>
+            </w:r>
+            <w:r>
+              <w:t>mza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="40CE094A" w14:textId="2B4687AA" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-              <w:t>…../…./2025</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>…./</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="007512E0">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="478B092A" w14:textId="76748F99" w:rsidR="00225378" w:rsidRDefault="00E341D9">
       <w:r w:rsidRPr="00E341D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Not</w:t>
       </w:r>
       <w:r>
-        <w:t>: Formun 1 nüshası Dekanlık sekreterliğine teslim edilmelidir.</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Formun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nüshası</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dekanlık</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sekreterliğine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>teslim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>edilmelidir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300C56F7" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="009E3598" w:rsidRDefault="00E341D9" w:rsidP="00E341D9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3598">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MESAİ SONRASI ÇALIŞMA İÇİN HAFTALIK İZİN FORMU</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="10660" w:type="dxa"/>
         <w:tblInd w:w="-742" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1305"/>
         <w:gridCol w:w="748"/>
         <w:gridCol w:w="568"/>
         <w:gridCol w:w="1237"/>
         <w:gridCol w:w="1274"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E341D9" w:rsidRPr="00E341D9" w14:paraId="2A655078" w14:textId="77777777" w:rsidTr="000827BF">
+      <w:tr w:rsidR="00E341D9" w:rsidRPr="00E341D9" w14:paraId="2A655078" w14:textId="77777777" w:rsidTr="007512E0">
         <w:trPr>
-          <w:trHeight w:val="1501"/>
+          <w:trHeight w:val="1160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10660" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
           <w:p w14:paraId="647115B9" w14:textId="4DA205EC" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -852,406 +1265,587 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ZİRAAT FAKÜLTESİ DEKANLIĞI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E341D9" w:rsidRPr="00E341D9" w14:paraId="5FE44703" w14:textId="77777777" w:rsidTr="000827BF">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5132" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCCCD76" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0BCCCD76" w14:textId="53EC3A19" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>sonrası</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>çalışacak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>personelin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007512E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00805713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ö</w:t>
+            </w:r>
+            <w:r w:rsidR="007512E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ğrencinin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF2CE61" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4AF2CE61" w14:textId="5AC49AD3" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Çalışan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>birim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>personeli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>değilse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>birlikte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>çalışacağı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00103C49">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>anışman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000827BF" w:rsidRPr="00E341D9" w14:paraId="19FA6EA9" w14:textId="77777777" w:rsidTr="000827BF">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2053" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="53852DE2" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Ünvanı</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="373E113E" w14:textId="22450FF8" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="63283EB4" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000827BF" w:rsidRPr="00E341D9" w14:paraId="442E808C" w14:textId="77777777" w:rsidTr="000827BF">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2053" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3774191E" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E341D9">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3079" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7BF477ED" w14:textId="4E826686" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="6CA9ABBE" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E341D9" w:rsidRPr="00E341D9" w14:paraId="1DE4EE8D" w14:textId="77777777" w:rsidTr="000827BF">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2053" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="470663AF" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>İmza</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8607" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="6E09294C" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
-[...6 lines deleted...]
-          <w:p w14:paraId="5B2B0ED5" w14:textId="77777777" w:rsidR="000827BF" w:rsidRPr="00E341D9" w:rsidRDefault="000827BF" w:rsidP="002574D3">
+          <w:p w14:paraId="4FE31171" w14:textId="77777777" w:rsidR="000827BF" w:rsidRDefault="000827BF" w:rsidP="002574D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B2B0ED5" w14:textId="77777777" w:rsidR="007512E0" w:rsidRPr="00E341D9" w:rsidRDefault="007512E0" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E341D9" w14:paraId="150771D5" w14:textId="77777777" w:rsidTr="000827BF">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72A063A6" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0E1BBBA3" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Pazartesi</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58FA1815" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Salı</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D7ABC7E" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E341D9">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Çarşamba </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Çarşamba</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E341D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="389DDF9A" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Perşembe</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B97E8C5" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuma </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DC98E88" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Cumartesi</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="286DBD64" w14:textId="77777777" w:rsidR="00E341D9" w:rsidRPr="00E341D9" w:rsidRDefault="00E341D9" w:rsidP="002574D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Pazar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004951D0" w14:paraId="32041BF1" w14:textId="77777777" w:rsidTr="000827BF">
+      <w:tr w:rsidR="004951D0" w14:paraId="32041BF1" w14:textId="77777777" w:rsidTr="007512E0">
         <w:trPr>
-          <w:trHeight w:val="812"/>
+          <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59A6BD50" w14:textId="77777777" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Çalışma</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="240D8B59" w14:textId="24255FC0" w:rsidR="004951D0" w:rsidRPr="00E341D9" w:rsidRDefault="004951D0" w:rsidP="007512E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E341D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Saatleri</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="36A7AE46" w14:textId="77777777" w:rsidR="004951D0" w:rsidRPr="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59D57E35" w14:textId="77777777" w:rsidR="004951D0" w:rsidRPr="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1363,151 +1957,381 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D69E1B2" w14:textId="3FDE2FCA" w:rsidR="004951D0" w:rsidRPr="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
             <w:pPr>
               <w:ind w:right="-50"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09:00-23:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004951D0" w14:paraId="6D3D27A5" w14:textId="77777777" w:rsidTr="000827BF">
+      <w:tr w:rsidR="007512E0" w14:paraId="0188DF1E" w14:textId="77777777" w:rsidTr="007512E0">
         <w:trPr>
-          <w:trHeight w:val="812"/>
+          <w:trHeight w:val="548"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="379FC6D3" w14:textId="4DFC2468" w:rsidR="007512E0" w:rsidRPr="00E341D9" w:rsidRDefault="007512E0" w:rsidP="007512E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sınıf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>/Lab</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED25C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="079B6871" w14:textId="77777777" w:rsidR="007512E0" w:rsidRPr="004951D0" w:rsidRDefault="007512E0" w:rsidP="007512E0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70027E15" w14:textId="77777777" w:rsidR="007512E0" w:rsidRPr="004951D0" w:rsidRDefault="007512E0" w:rsidP="007512E0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AABCCF6" w14:textId="77777777" w:rsidR="007512E0" w:rsidRPr="004951D0" w:rsidRDefault="007512E0" w:rsidP="007512E0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE2D169" w14:textId="77777777" w:rsidR="007512E0" w:rsidRPr="004951D0" w:rsidRDefault="007512E0" w:rsidP="007512E0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67886D07" w14:textId="77777777" w:rsidR="007512E0" w:rsidRPr="004951D0" w:rsidRDefault="007512E0" w:rsidP="007512E0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CB951C" w14:textId="77777777" w:rsidR="007512E0" w:rsidRDefault="007512E0" w:rsidP="007512E0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58243EC5" w14:textId="77777777" w:rsidR="007512E0" w:rsidRDefault="007512E0" w:rsidP="007512E0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007512E0" w14:paraId="6D3D27A5" w14:textId="77777777" w:rsidTr="007512E0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10660" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="320863E4" w14:textId="71769A5B" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
-[...41 lines deleted...]
-          <w:p w14:paraId="5E49DE96" w14:textId="77777777" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0">
+          <w:p w14:paraId="320863E4" w14:textId="004D2794" w:rsidR="007512E0" w:rsidRDefault="007512E0" w:rsidP="007512E0">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Soyadı: ……………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">…………………….                                                        </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Soyadı:          </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Necmi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> AKTAŞ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49DC1F2F" w14:textId="723FAA29" w:rsidR="007512E0" w:rsidRDefault="007512E0" w:rsidP="007512E0">
+            <w:r>
+              <w:t xml:space="preserve"> …………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bölüm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Başkanı                                                                                  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Fakülte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Sekreteri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1CA530D5" w14:textId="54500F5A" w:rsidR="007512E0" w:rsidRDefault="007512E0" w:rsidP="007512E0">
+            <w:r>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Imza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">                                                                                                                                               </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>imza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5E49DE96" w14:textId="711EA5D4" w:rsidR="007512E0" w:rsidRDefault="007512E0" w:rsidP="007512E0">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-          <w:p w14:paraId="52ED1B4C" w14:textId="77777777" w:rsidR="004951D0" w:rsidRDefault="004951D0" w:rsidP="004951D0"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>…./</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>202.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52ED1B4C" w14:textId="77777777" w:rsidR="007512E0" w:rsidRDefault="007512E0" w:rsidP="007512E0"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42BB8C90" w14:textId="7F263576" w:rsidR="00E341D9" w:rsidRDefault="00E341D9">
       <w:r w:rsidRPr="00E341D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Not</w:t>
       </w:r>
       <w:r>
-        <w:t>: Formun 1 nüshası Dekanlık sekreterliğine teslim edilmelidir.</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Formun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nüshası</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dekanlık</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sekreterliğine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>teslim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>edilmelidir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E341D9" w:rsidSect="00B464D8">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="00E341D9" w:rsidSect="007512E0">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="227" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1305" w:right="1417" w:bottom="1417" w:left="1417" w:header="227" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4381A257" w14:textId="77777777" w:rsidR="00C71338" w:rsidRDefault="00C71338" w:rsidP="00B464D8">
+    <w:p w14:paraId="37A455CF" w14:textId="77777777" w:rsidR="0078394A" w:rsidRDefault="0078394A" w:rsidP="00B464D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DF2D796" w14:textId="77777777" w:rsidR="00C71338" w:rsidRDefault="00C71338" w:rsidP="00B464D8">
+    <w:p w14:paraId="69256538" w14:textId="77777777" w:rsidR="0078394A" w:rsidRDefault="0078394A" w:rsidP="00B464D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1515,69 +2339,78 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33EF6FEC" w14:textId="77777777" w:rsidR="00AE558E" w:rsidRDefault="00AE558E">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2251"/>
       <w:gridCol w:w="2356"/>
       <w:gridCol w:w="2690"/>
       <w:gridCol w:w="1775"/>
     </w:tblGrid>
     <w:tr w:rsidR="009E3598" w14:paraId="0627D788" w14:textId="77777777" w:rsidTr="00471369">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="4997DE07" w14:textId="670D090E" w:rsidR="009E3598" w:rsidRPr="009E3598" w:rsidRDefault="009E3598" w:rsidP="009E3598">
+        <w:p w14:paraId="4997DE07" w14:textId="08F31020" w:rsidR="009E3598" w:rsidRPr="009E3598" w:rsidRDefault="00AE558E" w:rsidP="009E3598">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009E3598">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>PP.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
@@ -1590,51 +2423,50 @@
             </w:rPr>
             <w:t>.1.FR.000</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="009E3598">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>, R0, Haziran 2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="622D7D2B" w14:textId="77777777" w:rsidR="009E3598" w:rsidRPr="009E3598" w:rsidRDefault="009E3598" w:rsidP="009E3598">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009E3598">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="009E3598">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
@@ -1663,262 +2495,571 @@
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="009E3598">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="009E3598" w14:paraId="46B490CD" w14:textId="77777777" w:rsidTr="00471369">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="1834" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2405" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="41842804" w14:textId="77777777" w:rsidR="009E3598" w:rsidRPr="009E3598" w:rsidRDefault="009E3598" w:rsidP="009E3598">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5528" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="05FFF05B" w14:textId="77777777" w:rsidR="009E3598" w:rsidRPr="009E3598" w:rsidRDefault="009E3598" w:rsidP="009E3598">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009E3598">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
+            <w:t xml:space="preserve">Bu </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>dokümanın</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>basılı</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>hâli</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>kontrolsüz</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>doküman</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>kabul</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>edilmektedir</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Lütfen</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> web </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>sitesinden</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>en</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> son </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>versiyonuna</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>ulaşınız</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="009E3598">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="03368686" w14:textId="77777777" w:rsidR="009E3598" w:rsidRDefault="009E3598">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54B3B115" w14:textId="77777777" w:rsidR="00AE558E" w:rsidRDefault="00AE558E">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05D03908" w14:textId="77777777" w:rsidR="00C71338" w:rsidRDefault="00C71338" w:rsidP="00B464D8">
+    <w:p w14:paraId="1D74EBC7" w14:textId="77777777" w:rsidR="0078394A" w:rsidRDefault="0078394A" w:rsidP="00B464D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5367730B" w14:textId="77777777" w:rsidR="00C71338" w:rsidRDefault="00C71338" w:rsidP="00B464D8">
+    <w:p w14:paraId="121BDA6E" w14:textId="77777777" w:rsidR="0078394A" w:rsidRDefault="0078394A" w:rsidP="00B464D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57AE4632" w14:textId="77777777" w:rsidR="00AE558E" w:rsidRDefault="00AE558E">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A33F000" w14:textId="57C49EA2" w:rsidR="00B464D8" w:rsidRDefault="00B464D8" w:rsidP="00B464D8">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:ind w:left="-567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D069EAB" wp14:editId="2E692796">
-[...2 lines deleted...]
-          <wp:docPr id="1692011709" name="Resim 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D069EAB" wp14:editId="591D07CC">
+          <wp:extent cx="608965" cy="619125"/>
+          <wp:effectExtent l="0" t="0" r="635" b="9525"/>
+          <wp:docPr id="660463393" name="Resim 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1692011709" name="Resim 1692011709"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="626487" cy="791652"/>
+                    <a:ext cx="626488" cy="636940"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E91744A" w14:textId="77777777" w:rsidR="00AE558E" w:rsidRDefault="00AE558E">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00225378"/>
     <w:rsid w:val="000827BF"/>
+    <w:rsid w:val="000D15D6"/>
+    <w:rsid w:val="00103C49"/>
+    <w:rsid w:val="001534DD"/>
     <w:rsid w:val="001C5AA3"/>
     <w:rsid w:val="00225378"/>
+    <w:rsid w:val="00225CCD"/>
+    <w:rsid w:val="0023037B"/>
     <w:rsid w:val="002D6399"/>
     <w:rsid w:val="00353A91"/>
     <w:rsid w:val="004126E8"/>
     <w:rsid w:val="0048190B"/>
     <w:rsid w:val="004951D0"/>
+    <w:rsid w:val="005C33E8"/>
+    <w:rsid w:val="007512E0"/>
+    <w:rsid w:val="0078394A"/>
     <w:rsid w:val="007D5146"/>
+    <w:rsid w:val="00805713"/>
     <w:rsid w:val="00885797"/>
     <w:rsid w:val="008B5622"/>
     <w:rsid w:val="009E3598"/>
+    <w:rsid w:val="009E4705"/>
+    <w:rsid w:val="00A62752"/>
+    <w:rsid w:val="00AE558E"/>
     <w:rsid w:val="00AF2159"/>
     <w:rsid w:val="00B464D8"/>
     <w:rsid w:val="00BC74DD"/>
+    <w:rsid w:val="00BE247E"/>
     <w:rsid w:val="00C71338"/>
+    <w:rsid w:val="00CB2DDE"/>
     <w:rsid w:val="00D4353B"/>
     <w:rsid w:val="00DB4C32"/>
     <w:rsid w:val="00E341D9"/>
+    <w:rsid w:val="00ED25C9"/>
+    <w:rsid w:val="00F5461F"/>
     <w:rsid w:val="00FD61F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7B383F23"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{06810B22-EE2D-4001-9EC1-C4AF1535E3B7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -2488,50 +3629,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Balk9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00225378"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Balk1Char">
     <w:name w:val="Başlık 1 Char"/>
@@ -2920,54 +4062,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1729105978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -3227,70 +4369,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>258</Words>
-  <Characters>1476</Characters>
+  <Words>267</Words>
+  <Characters>1526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1731</CharactersWithSpaces>
+  <CharactersWithSpaces>1790</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Faruk AKYAZI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>